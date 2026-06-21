--- v0 (2026-02-26)
+++ v1 (2026-06-21)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná ocenila nejlepší pedagogy karvinských škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">28.březen patří všem pedagogům a také odkazu velkého učitele národů Jana Amose Komenského. U této příležitosti se také vedení města každoročně setkává s těmi nejlepšími kantory, kteří svým přístupem k žákům a způsobem výuky vynikají nad ostatními.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V obřadní síni městského domu kultury se konalo slavnostní ocenění nejlepších pedagogů. Za jejich práci s dětmi a mládeží jim osobně poděkovali zástupci města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V obřadní síni městského domu kultury se konalo slavnostní ocenění nejlepších pedagogů. Za jejich práci s dětmi a mládeží jim osobně poděkovali zástupci města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń (nestr. za SOCDEM), náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Práce učitele je opravdu neocenitelná. Já jsem dnes ve svém proslovu děkoval nejen za to, že připravují naše děti ve vzdělávacím procesu, ale i za tu výchovnou činnost a to, že pro ně vytváří bezpečné podporované prostředí, ve kterém se mladý člověk může realizovat. Vím, že je to náročná práce, je to mise, smekám před všemi. Chci jim poděkovat a vyřknout naději, aby jim to vydrželo, aby ta trpělivost a elán šlo v páru se zdravím, protože bez zdraví to nejde.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oceňovalo se ve dvou kategoriích: Výrazná pedagogická osobnost a dlouholetá pedagogická činnost. Cenu převzali pedagogové a vychovatelé napříč celým školním systémem. Pro ocenění za dlouholetou tvůrčí pedagogickou činnost si přišel například Pavel Kubíček ze Základní školy Mendelova. Učí na prvním stupni, jeho praxe ve školství trvá už 33 let. Ocenění si váží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,61 +263,59 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konalo Mistrovství České republiky ve sportovní střelbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konalo Mistrovství České republiky ve sportovní střelbě z víceranných vzduchových pistolí, kterého se účastnili nejlepší střelci z celé republiky. Domácím se na soutěži dařilo, v zisku medailí byli nejúspěšnější.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Středisko volného času Juventus se stalo na jeden víkend dějištěm Mistrovství ČR ze vzduchových víceranných pistolí. Zúčastnilo se ho šedesátka nejlepších střelců, které hned na úvod přivítal náměstek primátora Andrzej Bizoń.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Středisko volného času Juventus se stalo na jeden víkend dějištěm Mistrovství ČR ze vzduchových víceranných pistolí. Zúčastnilo se ho šedesátka nejlepších střelců, které hned na úvod přivítal náměstek primátora Andrzej Bizoń. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samotné závody probíhaly na dvou samostatných střelištích, ve třech různých disciplínách a ve třech kategoriích - dorostenci, junioři a dospělí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Karzel, předseda SSK Kovona Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to standardní pistole, sportovní a rychlopalná pistole. Musíte třeba za deset sekund vystřelit pět ran."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozhodčí se zaměřovali na každý detail, zajímal je i odpor spouště. Po dostřílení každé série se vylosovali dva náhodní střelci, kterým se odpor spouště zvážil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,91 +361,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Krajč ml., účastník MČR ve sportovní střelbě:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čím víc věřím, že jsem to mu závodu dal, tím víc se člověk soustředí. Třeba takové rozcvičení a přípravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Krajč se velkou měrou podílel i na zisku dalších medailí v soutěžích družstev. Celkově byl pořadatelský Sportovně střelecký klub Kovona-Karviná  nejúspěšnější v zisku medailí. Klub se raduje ze získání 4 zlatých, 1 stříbrné a 2 bronzových příček. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Sportovně střelecký klub Karviná organizoval Mistrovství České republiky poprvé a to ve spolupráci se Střediskem volného času Juventus a také finanční podpory města Karviná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Sportovně střelecký klub Karviná organizoval Mistrovství České republiky poprvé a to ve spolupráci se Střediskem volného času Juventus a také finanční podpory města Karviná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Spisovatelka Kamila Hladká se setkala s karvinskými čtenáři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V literárním salonku regionální knihovny se konalo setkání se spisovatelkou a autorkou knihy Hornické vdovy - Kamilou Hladkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Spisovatelka Kamila Hladká, která byla v roce 2020 oceněna městem Karviná za umělecký počin v souvislosti s knihou Hornické vdovy, představila čtenářům v literárním salonku regionální knihovny svou v pořadí třetí knihu Lidi od kolotoče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Hladká, spisovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Velmi si toho vážím, protože takhle silnou domovskou základnu mám u Vyškova, odkud pocházím a co se týče tématu, je to literární dokument autentické autorizované příběhy, tentokrát lidí od kolotoče, dalo by se říct, že jedna z postav se pojí k této lokalitě a to je Černý korzár, který je ze Stonavy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na tradiční stonavské pouti také vznikla titulní fotografie na obálku této knihy s majitelem lunaparku Václavem Tvardkem, který se stal ústřední postavou knihy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -351,53 +460,52 @@
         <w:t xml:space="preserve">Kamila Hladká, spisovatelka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta témata jsou odlišná, ale mají hodně společného, jsou to prostředí, která jsou vnímána předsudečně, vážou se k nim různá klišé. Si troufám říct, že když se podíváme na cokoliv hlouběji, tak ta klišé budou narušena a to mě baví, potřebuju to k životu a myslím, že to má smysl.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, čtenáři</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Všechny tři knížky super, mám je doma a všechny jsem četla." "Jsem četl její knížku, tu první, Hornické vdovy. To mě zaujalo a a využil jsem to, když je tady, v Karviné, že tu přijdu a konkrétně s ní se setkám a možná mi ji podepíše, protože ji mám sebou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na poslední knize Lidi od kolotoče pracovala Kamila Hladká téměř dva roky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na poslední knize Lidi od kolotoče pracovala Kamila Hladká téměř dva roky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -472,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-06-04-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>