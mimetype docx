--- v0 (2026-02-23)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce o sto procent narostly krádeže v obchodech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie vypracovala zprávu o bezpečnostní situaci ve Studénce za rok 2023. Ta je víceméně stabilní. Výraznější nárůst zaznamenala pouze v majetkových přestupcích, tedy zhruba na dvojnásobek stoupl počet drobných krádeží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -138,103 +253,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Do městské policie a vůbec do bezpečnosti v rámci města investujeme nemalé prostředky. Ať už je to rozšiřování a modernizace kamerového systému, ať už to je pořizování nových vozidel, ať už je to pořízení nového informačního systému, na kterém aktuálně pracujeme, a který by měl zjednodušit a zefektivnit práci strážníků přímo v terénu s tím, že se dokáží do většiny registrů dostat online a nebudou už potřebovat asistenci  ze strany státní policie.  A samozřejmě se snažíme také upravovat mzdové podmínky strážníků tak, aby to opravdu bylo konkurenceschopné, a abychom tady získali nové zájemce a stávající strážníky udrželi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie ve Studénce se dlouhodobě potýká s nedostatkem strážník, proto od 1. dubna nebude všech sedm dní v týdnu sloužit noční služby. Obšírně jsme o tomto tématu informovali v polovině března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přijímačky připravili tak, jako by to bylo doopravdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na základní škole Sjednocení si mohli deváťáci vyzkoušet, jak to bude za pár dní vypadat během přijímacích zkoušek. Škola jim přijímací řízení nasimulovala nejen připravenými testy, ale i celým organizačním postupem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skupina 22 deváťáků přišla do Základní školy Sjednocení až na půl devátou, hned po vstupu se museli zaregistrovat a teprve pak se mohli posadit do přiřazené třídy - a čekat na zahájení přijímaček nanečisto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Připravili jsme jim to tak, aby to bylo co nejvíce podobné klasickým přijímacím zkouškám, které je čekají na středních školách. Do emailu dostali pozvánku, kde mají své číslo, pod kterým budou i zveřejněny výsledky těch přijímaček nanečisto.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Připravili jsme jim to tak, aby to bylo co nejvíce podobné klasickým přijímacím zkouškám, které je čekají na středních školách. Do emailu dostali pozvánku, kde mají své číslo, pod kterým budou i zveřejněny výsledky těch přijímaček nanečisto.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dnes přicházejí a musí se podepsat na prezenčku tak, jako se budou muset podepisovat na střední škole. Budou mít obdobné testy,  které již někdy na přijímačkách byly, a budou v podobných záznamových arších a v podobných podmínkách jako jsou na těch středních školách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žáci devátého ročníku ZŠ Sjednocení: </w:t>
       </w:r>
     </w:p>
@@ -502,93 +611,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-12-04-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>