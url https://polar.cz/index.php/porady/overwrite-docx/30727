--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.4.2024, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cykloturisté se mohou vydat na přejezd Beskyd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Horské chaty v Beskydech pokračují v zajímavém projektu zaměřeném na cykloturisty. Ti si mohou naplánovat několikadenní hřebenovku, na které jim chataři zajistí nocleh a stravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cykloturistický Přejezd Beskyd navázal na původní pěší Přechod Beskyd a protože se setkal s úspěchem, horští chataři v něm pokračují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cykloturistický Přejezd Beskyd navázal na původní pěší Přechod Beskyd a protože se setkal s úspěchem, horští chataři v něm pokračují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, provozovatel Horské chaty Prašivá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Prašivá pokračuje v tom, co měla v minulosti, takže na cyklisty je samozřejmě na letošní sezonu připravená. Bude tam bikepoint zase, což je takové servisní místo, kde jsou různé šroubováky, pumpičky a prostě cyklista si to kolo sám může opravit. Samozřejmě na Prašivé nesmí chybět nabíječka elektrokol. A pokud lidé chtějí nějakou výzvu, tak jsme pro ně ve spolupráci s dalšími dvěma chatami na hřebeni Beskyd a Javorníku připravili projekt Přejezd Beskyd. To je vlastně projekt, kdy jsme se spojili tři chaty - Prašivá, slovenská chata Kmínek a Horský hotel Portáš. Je to taková cyklistická túra na tři dny po Beskydech a po Javornících a výhodou tohoto celého projektu je, že vlastně nemusíte obvolávat jednotlivé chaty samostatně, ale jedním rezervačním emailem nebo přes rezervační formulář na našich webových stránkách prejezdbeskyd.eu si to objednáte, my to na pozadí celé zajistíme za vás, potvrdíme vám to a vy potom dorazíte. Samozřejmě výhodou tohoto projektu je, že automaticky kromě té rezervace noclehu máte zajištěnou snídani i večeři."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotní cyklisté si mohou zvolit, jak obtížnou trasu pojedou a kolik dnů na ní stráví. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -206,53 +320,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lední medvědi, jak si otužilci z Jablunkova říkají, pozvali na svou akci také kolegy z Polska a Slovenska. Společným aprílovým ponorem pak ukončili zimní sezonu, byť počasí už avizovalo léto. Proti loňskému ročníku byla voda teplejší o 4 stupně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mario Cinzov, Lední medvědi Jablunkov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska jsme změřili vodu a má kolem 11 stupňů Celsia. Mohou si to vyzkoušet i neotužilci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi otužilce do vody zamířili také zástupci radnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi otužilce do vody zamířili také zástupci radnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hamrozi (KDU-ČSL), starosta Jablunkova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska to je sice takové teplé, pro ně určitě teplé, ale věřím, že i pro ty, kteří jsou méně otužilí, tak to bude docela velká výzva.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -390,93 +503,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-19-04-2024-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>