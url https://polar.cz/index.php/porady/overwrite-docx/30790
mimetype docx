--- v0 (2026-02-03)
+++ v1 (2026-04-24)
@@ -1,137 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Země ve F-M učil o světě zvířat a chránit přírodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den plný her, soutěží, a hlavně zvířat a informací o ochraně přírody. Takové byly další velkolepé oslavy Dne Země ve Frýdku-Místku. Letošní ročník odpovídal hlavně na otázky, jak nám pomáhají zvířata a co pro ně můžeme udělat?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sady Bedřicha Smetany ve Frýdku-Místku zaplnili děti ze  základních a mateřských škol a postupně procházely světem zvířat, který byl  tématem letošního ročníku Dne Země. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Vlkošová, zástupce ředitele SVČ  Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodli jsme se dětem připomenout, která zvířata patří do  součásti běžného života. Ať už jsou to zvířata užitková, lesní anebo domácí  miláčci. Protože dobře víme, že Češi jsou jedni z největších chovatelů psů  a koček v Evropě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vzdělávací program byl zaměřen na zajímavosti týkající se  zvířat, připraveny byly různé hry a soutěže. Za jejich splnění získaly děti  drobné odměny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vzdělávací program byl zaměřen na zajímavosti týkající se  zvířat, připraveny byly různé hry a soutěže. Za jejich splnění získaly děti  drobné odměny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Vlkošová, zástupce ředitele SVČ  Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň se k nám přidaly i organizace, které se zvířaty  pracují ve svém volném čase, jako je například spolek pro canisterapii,  kynologický klub nebo kočičí depozit. Samozřejmě velkou novinkou a lákadlem je  výroba hnízd pro jiřičky, kde se děti ve stánku dozví nejen o tom, jaká jiřička  je ptáček, ale dozví se spousty informací o ptácích obecně. A na to hned mohou  navázat při zhlédnutí ukázek sokolnictví. Pozadu nezůstalo ani Muzeum Beskyd, Frýdecká skládka, hasiči, kteří  připravili program, jak zachraňují zvířata v nouzi. Samozřejmě i Lesy  České republiky, které vždy přijdou s velmi zajímavým programem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Oszelda, chovatel dravých ptáků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám tady asi 12 ptáků, ale tady je vystaveno jenom pár,  protože když létám, tak by druzí mohli zaútočit. Tak to vytahuji po jednom,  když mám to vystoupení. Aby děti viděli všech těch dvanáct dravců. Toto je  výreček bělolící. Je to můj vlastní odchov. Tady vidíte, že mám sokola stěhovavého, mám tady puštíka  paraguajského, tam vidíte Orla stepního, tady vzadu sedí americký jestřáb  neboli káně Harrisovo. Sokolníci používají název americký jestřáb, ale název je  správný káně Harrisovo, neboli Harris Hawk. V autě mám ještě sovu pálenou,  mám tady kondora havranovitého, to je takový šoumen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rybáři přivezli ryby, které děti poznávaly. A novinkou pro  letošní rok byla prezentace včelařů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rybáři přivezli ryby, které děti poznávaly. A novinkou pro  letošní rok byla prezentace včelařů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vitula, Včelařský spolek pro Frýdek,  Dobrou a okolí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dětem ukazujeme základní včelařské vybavení, nabízíme jim  ochutnávku medu. Seznamujeme je se včelařskou problematikou a vesměs jim  ukážeme, jak je ta včelařina krásná." - Vidím, že zájem je velký, co na to říkáte? – "Jsem rád, potřebujeme mladé včelaře, vítáme to a doufáme, že z těch našich  mladých dětí se někdo stane včelařem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Staňková, Český kynologický svaz ZKO  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -212,89 +325,87 @@
         <w:t xml:space="preserve">Simona Fucymanová, sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Na Dni Země prezentujeme canisterapeutické  pejsky. Jsou to pejsci, kteří pomáhají různým lidem s postižením, seniorům  a dětem, kteří mají problémy s adaptací, například ve školních zařízeních,  ve škole mateřské, v jesličkách. A přijeli jsme prezentovat přímo tady  pejsky a pro děti máme připraveny tady různé úkoly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, Dobrovolnické centrum  ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mohlo by se zdát, že svět zvířat nesouvisí  s dobrovolnictvím, ale opak je pravdou, protože v dobrovolnictví se  hodně používá zooterapie, která se dělá prostřednictvím dobrovolníků. Takže my  jsme si připravili takovou aktivitu, kdy děti hledají jednotlivá zvířátka, plus  člověka, přiřazují je ke správným terapiím. No a my jim o tom povídáme. Proč ta  zooterapie je důležitá třeba v domovech pro seniory anebo u  handicapovaných dětí. A že kromě zvířat léčí i lidé, a to jsou dobrovolníci.  Třeba z a Adry nebo i z jiných organizací, které léčí duši tím, že si  chodí s lidmi povídat a trávit s nimi čas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem bylo hlavně připomenout, že přírodu je potřeba chránit  ve všech ohledech. Ať už tříděním odpadů nebo péčí o zvířata.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem bylo hlavně připomenout, že přírodu je potřeba chránit  ve všech ohledech. Ať už tříděním odpadů nebo péčí o zvířata. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Langer, Lesy České republiky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě chránit svět zvířat je strašně  důležité, protože tím chráníme i náš svět. A prezentujeme tady ukázky  myslivosti. Takže zvěř z našich honiteb, kterou můžete i při normálních  procházkách v přírodě, v lese potkat." – Například? – "Například  jelena, daňka, respektive jejich části. Ať už kůže nebo třeba jejich paroží.  Muflona, máme tady ukázku sov vycpaných, protože i to jsou samozřejmě zvířata,  která jsou velmi prospěšná pro naši přírodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Slíva (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti si mohou vyzkoušet slisovat PET lahev, jsou tady  Debrujáři, kteří tady mají vědomostní test. Mohou se podívat na živou  korytnačku. Je tady canisterapie, jízdy na ponících, vyhlášení výtvarné soutěže  mateřských a základních škol. Já bych chtěl moc poděkovat všem, kteří se  podíleli na přípravě této krásné akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na akci se představilo i Muzeum Beskyd nebo hasiči, kteří  ukázali, jak zachraňují zvířata v nouzi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na akci se představilo i Muzeum Beskyd nebo hasiči, kteří  ukázali, jak zachraňují zvířata v nouzi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M obsadil 2. místo v indexu kvality života v MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -334,75 +445,73 @@
         <w:t xml:space="preserve">Filip Neterda, Obce v datech:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta metodika je na třech pilířích. To znamená, šťastný jsem  jako člověk tam, kde mám dostatečný přístup zdravotní péče, zdravé životní  prostředí. To znamená, to je to zdraví. Druhý pilíř je nějaký materiální. Mám  možnost práce, dostupného bydlení, mám možnost nějakého vzdělání. A třetí  pilíř, na ten netřeba zapomínat, i třeba pro menší města nebo obce, tak je  sociální."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každá ta obec staví na nějakých jiných parametrech. Nicméně  já si myslím, že je velmi důležité, pokud je ta obec vnímána komplexně jako  místo, které splňuje všechny požadavky. Že je otevřené, je ekologické, nabízí  příležitosti, nabízí všechny služby občanům, zdravotní péči, je dostupné. A  pokud Frýdek-Místek takovým městem je, tak pro mě to je samozřejmě dobrá  zpráva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt hodnocení indexu kvality života funguje už 6 let.  Jeho cílem bylo přinést data jako podklady pro budoucí rozhodování o dalším  rozvoji měst a obcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt hodnocení indexu kvality života funguje už 6 let.  Jeho cílem bylo přinést data jako podklady pro budoucí rozhodování o dalším  rozvoji měst a obcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Neterda, Obce v datech:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Třeba zástupci vašeho kraje to používají  v argumentacích. Náměstek v Karviné říkal, že jde na ta ministerstva  a chce od nich nějaký návrh, chce od nich prostředky, chce od nich, ať ten kraj  dostane nějakou podporu, smysluplnou. Ať už třeba v oblasti životního  prostředí, tvorbě pracovních míst a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Moravskoslezském kraji v hodnocení obsadil první  místo za rok 2023 Frýdlant nad Ostravicí a třetí místo Bílovec.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Moravskoslezském kraji v hodnocení obsadil první  místo za rok 2023 Frýdlant nad Ostravicí a třetí místo Bílovec. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaplička svaté Otýlie prošla kompletní opravou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -414,75 +523,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kaplička svaté Otýlie ve Staroměstské ulici patří  k drobným sakrálním stavbám. Přesto má velmi zajímavou a magickou  historii. Po letech, kdy chátrala, tak ji opravil pravnuk jejího stavitele Aleš  Pešat, který už dlouhodobě žije v Praze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych veřejně poděkovat rodině Pešatových a panu  Pešatovi, který se ujal opravy pomníčku svaté Otýlie. Je to sakrální památka, která je tím počinem pana Pešata  zachráněna. A je takovou jednou z malých ozdob města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Iniciátor rekonstrukce nám písemně napsal, že se na opravě  podílela celá rodina. Jako katolíci opravili kapličku svaté Otýlie k větší  cti a slávě Boží. Pradědeček Jan ji vybudoval na počest patronky očních nemocí.  Na konci 19. století měla zdejší voda pomoci jeho matce a sestře, které trpěly  těžkou oční chorobou. Poté, co se napily vody z pramene, který tady kdysi  byl, měl se jim vrátit zrak.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Iniciátor rekonstrukce nám písemně napsal, že se na opravě  podílela celá rodina. Jako katolíci opravili kapličku svaté Otýlie k větší  cti a slávě Boží. Pradědeček Jan ji vybudoval na počest patronky očních nemocí.  Na konci 19. století měla zdejší voda pomoci jeho matce a sestře, které trpěly  těžkou oční chorobou. Poté, co se napily vody z pramene, který tady kdysi  byl, měl se jim vrátit zrak. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jako město máme pozemek, který jsme získali od Slezanu a  ujmeme se opravy té zdi kolem. Ona je dneska prorostlá zelení. A uděláme  všechno proto, aby to bylo staticky stabilní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město zvažovalo obnovení pramene, jenže ten se vlivem  stavební činnosti posunul až ke stěně budovy přádelny. Případný vrt by působil  potíže budoucím nájemcům objektu, takže studánka obnovena nebude.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město zvažovalo obnovení pramene, jenže ten se vlivem  stavební činnosti posunul až ke stěně budovy přádelny. Případný vrt by působil  potíže budoucím nájemcům objektu, takže studánka obnovena nebude. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -557,93 +664,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-29-04-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>