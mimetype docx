--- v0 (2026-02-27)
+++ v1 (2026-06-22)
@@ -1,178 +1,302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.4.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První část opravené ulice Borovského je průjezdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce ulice Borovského se posunula do 2. etapy. V tuto chvíli je již opravená část silnice průjezdná a práce se posunuly výše k ulici Na Kopci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce týkající se opravy ulice Borovského pokračují podle harmonogramu. První část silnice, která byla uzavřena od 8. dubna je v tuto chvíli průjezdná.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce týkající se opravy ulice Borovského pokračují podle harmonogramu. První část silnice, která byla uzavřena od 8. dubna je v tuto chvíli průjezdná.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Danihlík,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> vedoucí střediska Karviná Správy silnic MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rekonstrukce silnice ulice Borovského II/472 se od pondělí 29. dubna  dostává do své druhé etapy. První etapa byla zprovozněna v sobotu 27. dubna a byl na ni puštěn provoz v obou směrech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstavka (ANO), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Už máme položený povrch, ještě se dodělá napojení na 17. listopadu, tam se bude ještě trochu frézovat a dodávat asfalt a pak až to bude celé hotové, tak se to na jeden nebo dva dny celé uzavře a budou se dělat plastové nátěry, vodorovné značení, čáry atd.”</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hned v pondělí 29. dubna se uzavřela další část silnice a to od křižovatky s ulicí Kosmonautů až po křižovatku s ulicí Na Kopci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Danihlík,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> vedoucí střediska Karviná Správy silnic MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V celé této trase je naplánovaná úplná uzávěra a to především z technologických důvodů neboť zde dochází k rekonstrukci odvodnění a dále ke speciální technologii zesílení podkladních vrstev recyklací za studena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V místě křížení s ulicí Na kopci musí řidiči počítat se zdržením při průjezdu, provoz je tady řízen kyvadlově semafory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstavka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady budeme provádět výstavbu kruhové křižovatky. Tato křižovatka s ulicí Na Kopci je dost nebezpečná, projektanti navrhli, aby se tady udělal kruhový objezd, bude takový jednodušší, něco jak je na ulici Polská popřípadě vedle Lidlu u Kovony, takže nebude to složitý kruhový objezd, ale bude to kruhový objezd, kde budou platit všechna pravidla jako na kruhovém objezdu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. úsek ulice Borovského byl také trasou tří linek autobusů, 513, 519 a 520. Jezdí pouze linka 520, pro kterou platí po dobu opravy výlukový jízdní řád.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Badura, Transdev Slezsko</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bychom v první řadě chtěli upozornit cestující, aby opravdu byli trpěliví, protože vzhledem k tomu, jak ta Karviná je teď co se týče omezení a dopravních omezení, tak dochází ke zpoždění snad na každém spoji. Co se týče linky 520, je provozována v celé trase až po zastávku Hřbitov, pak jede na točnu u školy Borovského, tam se točí a hned, po odbavení této zastávky pokračuje stejnou trasou kolem Černého lesa, Tesarčíka až na autobusové nádraží, případně do Starého Města, záleží, který ten spoj to je.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cestující ještě musí počítat s tím, že 4. a  5. května autobus 520 nebude zajíždět ke hřbitovu a na točnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +350,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První moduly nového pavilonu KHN už dorazily</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do další fáze se uplynulý týden posunula výstavba nového pavilonu chirurgických oborů Karvinské hornické nemocnice (KHN). Na připravenou základovou desku začínají stavaři ukládat jednotlivé moduly. Vznikne tak zázemí pro operace nádorových onemocnění prsu, jednodenní chirurgii a laparoskopické výkony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Není to první výstavba modulárním způsobem, tento způsob zvolila Karvinská hornická nemocnice už v roce 2020.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Není to první výstavba modulárním způsobem, tento způsob zvolila Karvinská hornická nemocnice už v roce 2020. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Canibal, ředitel KHN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V roce 2020 jsme postavili třípodlažní budovu, ta výstavba se nám osvědčila, budova funguje perfektně jak z hlediska prostředí, tak z hlediska energetických náročností a podobně, takže ten důvod byl jednoznačný. Rychlost je zásadním faktorem pro č jsme se rozhodli pro tento typ stavby. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pavilon bude dvoupodlažní.  První patro bude obsahovat oddělení s 25 lůžky. Ve druhém se počítá s operačním sálem provázaným na stávající chirurgické a operační zázemí nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -288,106 +411,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem se tato dvě podlaží budou skládat ze 60 modulů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Půta, projektový manažer: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se týká techniky provádění modulárních systémů - moduly, které se dováží, tak se dováží po dvou na kamionu, váží od pěti do osmi tun. Musí být spočítaný základový pás a pak se to dorovnává malými ocelovými destičkami do úplné roviny podle geodetického zaměření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Stavbu by Karvinská hornická nemocnice měla převzít v polovině července, na konci července má už naplánovány první operační výkony.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Stavbu by Karvinská hornická nemocnice měla převzít v polovině července, na konci července má už naplánovány první operační výkony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné zastaví protidrogový vlak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po sedmi letech zastaví ve dnech 6. a 7. května v Karviné na vlakovém nádraží protidrogový vlak se šesti vagóny, čtyřmi kinosály, osmi interaktivními místnostmi a skutečným příběhem o drogové závislosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po sedmi letech zastaví ve dnech 6. a  7. května v Karviné na vlakovém nádraží protidrogový vlak se šesti vagóny, čtyřmi kinosály, osmi interaktivními místnostmi a skutečným příběhem o  drogové závislosti.  Dopolední program je určen žákům základních škol, odpoledne pak od 15:30 do 18 hodin budou prohlídky určeny veřejnosti. Na prohlídku je nutná rezervace na níže uvedeném telefonním čísle nebo emailu. Vstup je zdarma, děti do 12 let pak mohou na prohlídku s doprovodem. Unikátní expozicí budou zájemce provázet i karvinští strážníci.</w:t>
       </w:r>
-      <w:br/>
-[...10 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezervace: valkova@revolutiontrain.cz nebo tel. +420 608 405 080. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Karviná-Ráj pořádá oslavu k 100. výročí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -491,53 +611,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problematická je i doba, kdy zde ženy postávají, bývá to totiž i brzy odpoledne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Některé ženy využívají konce ranní směny na Dole ČSM, kdy většinou horníci z Polska přejíždějí do Českého Těšína a pak jsou to různí náhodní, kteří projíždějí Karvinou-Louky a myslím, že tam mají i nějaké stálé klienty.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strážníci každému, kdo sexuální služby využívá, udělují pokuty na místě a to až do výše 10 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strážníci každému, kdo sexuální služby využívá, udělují pokuty na místě a to až do výše 10 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -612,93 +731,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-30-04-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>