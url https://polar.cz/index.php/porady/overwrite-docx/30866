--- v0 (2026-02-22)
+++ v1 (2026-05-16)
@@ -1,69 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.5.2024, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hezký den, ve vysílání televize Polar je právě čas na Magazín TV Medicína, jsem ráda, že se díváte. Věnovat se budeme rakovině prostaty, která je nově od letošního roku zahrnuta do screeningového programu. A s hostem si popovídáme o porodní a poporodní péči, taková jsou dnešní témata. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rakovina prostaty je nově zahrnuta do screeningového programu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rakovina prostaty je nejčastějším onemocněním u mužů v České republice. Kvůli pozdní diagnostice ročně podlehne karcinomu téměř 1400 lidí. A právě rakovina prostaty se od letošního roku dostala do screeningového programu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Muži ve věku od 50 do 69 let, kteří nikdy neprošli vyšetřením prostaty, mohou očekávat výzvu, aby se zapojili do screeningového programu, který spustilo ministerstvo zdravotnictví. To vítají i lékaři v havířovské nemocnici, kde mají s léčbou karcinomu velké zkušenosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JOSEF KOPECKÝ, primář urologického odd. Nemocnice Havířov: </w:t>
@@ -337,53 +450,52 @@
         <w:t xml:space="preserve">Jana Lipowská, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bude to pestré. Já Vám, paní doktorko, moc děkuju za návštěvu. Ať Vás práce stále tak naplňuje, ať máte pořád tolik energie, spokojené maminky, hlavně i miminka. A vám, milí diváci, děkuji za pozornost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Krejčí, vedoucí lékařka novorozeneckého odd., SNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -451,93 +563,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-08-05-2024-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>