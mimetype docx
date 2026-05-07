--- v0 (2026-02-25)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odpadů bylo více a lidé méně třídili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka zveřejnila výsledky odpadového hospodářství za rok 2023 - a nejsou nijak příznivé. Ve srovnání s rokem 2022 lidé loni vyprodukovali více směsného komunálního odpadu a méně třídili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -404,53 +519,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čarodějný průlet městem také letos upozornil na to, že na zahradě Základní školy Sjednocení se koná velká čarodějnická párty. Pořádal ji spolek rodičů pro všechny žáky i  příznivce školy z řad veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Průvod různých čarodějek a čarodějů prošel studéneckým centrem, aby tak svým tradičním průletem upozornil na to, že na zahradě školy Sjednocení se koná magická slavnost. 13. ročník této akce, podpořené grantem městem Studénka, připravil spolek rodičů, který při této škole funguje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Buzek, Spolek rodičů při ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Akce je to opravdu tradiční, jak můžete vidět,  tak počasí je taky tradičně, protože už několik let nám opravdu nepršelo. A děti se mohou opravdu těšit na spoustu aktivit a občerstvení, máme tady skákací hrad nachystaný, takže o zábavu nebude nouze.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Akce je to opravdu tradiční, jak můžete vidět,  tak počasí je taky tradičně, protože už několik let nám opravdu nepršelo. A děti se mohou opravdu těšit na spoustu aktivit a občerstvení, máme tady skákací hrad nachystaný, takže o zábavu nebude nouze.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolek rodičů funguje úplně výborně, schází se jednou měsíčně, vždycky první středu v měsíci, a opravdu je to taková uvolněná atmosféra, kdy plánují akce a pomáhají i se školními akcemi. My letos slavíme 60 let a velice aktivně nám pomohli také s uspořádáním školního plesu. Ale tato akce, ty čarodějnice, Průlet Studénkou, to je ryze jejich. Oni si to zorganizují, požádají o grant, nakoupí si materiál, přijdou nastrojeni v maskách a prostě starají se celé odpoledne o děti a rodiče.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Lišková, Spolek rodičů při ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
@@ -584,93 +698,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-10-05-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>