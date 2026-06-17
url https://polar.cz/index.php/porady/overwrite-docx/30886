--- v0 (2026-02-27)
+++ v1 (2026-06-17)
@@ -1,100 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O Senior taxi je v Karviné čím dál větší zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři, kteří v Karviné využívají službu Senior taxi, nebudou muset vyřizovat na úřadě průkazky každý rok. Odbor sociální jejich platnost nově prodlužuje na tři roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odbor sociální magistrátu města zajišťuje pro karvinské seniory starší 70 let službu Senior taxi jedenáctým rokem. Osvědčila se a zájem o službu je čím dál větší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Senior taxi jsme zavedli v roce 2013 a od té doby funguje perfektně, lidé si na to zvykli a snažíme se tu službu udržet. I letos máme peníze v rozpočtu na to, abychom Senior taxi podpořili a doufám, že senioři budou spokojeni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je vidět, že je o službu větší zájem, navyšuje se každým rokem počet zájemců, v dnešní době přesahuje přes dva tisíce seniorů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Službu pravidelně už deset let využívá například paní Edita Průchová z Karviné-Hranic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -109,96 +220,91 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro další období využívání služby je platná nová změna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Změna oproti předchozím letům je, že senioři, kteří se prokazují průkazkou, ji budou mít vydanou na období 3 let, tzn., že nebudou muset k nám chodit tak často."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Počet jízd zůstává stejný, odvoz autem na úřady, k lékařům, do nemocnic nebo na hřbitovy, mohou využít senioři 6x měsíčně.  Jedna osoba může doprovázet seniora zdarma. Průkazky je  možné vyřídit osobně nebo v zastoupení s plnou mocí, která je k dispozici ke stažení na webu města Karviné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Počet jízd zůstává stejný, odvoz autem na úřady, k lékařům, do nemocnic nebo na hřbitovy, mohou využít senioři 6x měsíčně.  Jedna osoba může doprovázet seniora zdarma. Průkazky je  možné vyřídit osobně nebo v zastoupení s plnou mocí, která je k dispozici ke stažení na webu města Karviné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sportovišti se konal 2. ročník akce Farej do lesa na kolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už podruhé patřilo sportoviště za Obchodní akademií bikerům z Karviné i dalších měst Moravskoslezského kraje. Místní oddíl Black Forest Bikers uspořádal závody na pumptracku pro děti i dospělé a oproti loňskému ročníku rozšířil akci o další sportovní aktivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V listopadu loňského roku uspořádali bikeři první ročník sportovní akce nazvané Farej do lesa na kolo.  Po půl roce na sportovišti akci znovu zopakovali a ve větším rozsahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Mojzyszek, předseda spolku Black Forest Bikers z. s</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tato akce vznikla za podporu sítě stezek v Černém lese, uspořádali jsme opět akci na pumptracku, tentokrát nejen pro náš oddíl, ale pro širokou veřejnost, kde se mohli děti i dospělí přihlásit k závodu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: závodníci: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako jo, šlo to, trochu jsem si musel našlápnout." "Musel jsem občas šlapat, protože jsem neměl rychlost.” "Myslím, že se mi dobře povedl ten závod" "Jsem si potřeboval šlápnout, ale bylo to dobré ten závod."</w:t>
       </w:r>
@@ -328,54 +434,53 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Izabella Lucyna Wołłejko-Chwastowicz</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">generální konzulka Polské republiky v Ostravě</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Čtyři roky s paní Stuchlik jsme se setkávali. Já osobně jsem byla skeptická pokud jde o rekonstrukci celé stavby, protože ji stavíme od začátku celou. I na ministerstvu zahraničních věcí byl dva roky tento projekt 2x negativně hodnocen. Povedlo se to ale jenom díky osobnímu úsilí předsedkyně a nového vedení spolku. Nebýt jich, tak ten celý projekt není."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">S financováním přestavby pomůže i město Karviná a MSK.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> S financováním přestavby pomůže i město Karviná a MSK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń (nestr.za SOCDEM)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, náměstek primátora Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Už jsme schválili určitou výši dotace na spoluúčast tohoto projektu, Jsem velmi rád, že si našli financování i z jiných zdrojů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -385,76 +490,74 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ksenia Stuchlik, předsedkyně PZKO Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "MSK nás podporuje v něčem jiném zase, při renovaci lavic, při stavbě zahradního domku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podívejte se, jak to tu vypadá, je to už opravdu na spadnutí. Je dobře, že se ta rekonstrukce bude dělat, budou to tu mít alespoň hezké a pěkné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Částku, kterou  ve finále PZKO z různých zdrojů získalo, stále na rekonstrukci ale nestačí. Shánět finance budou třemi dalšími způsoby.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Částku, kterou  ve finále PZKO z různých zdrojů získalo, stále na rekonstrukci ale nestačí. Shánět finance budou třemi dalšími způsoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ksenia Stuchlik, předsedkyně PZKO Karviná-Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"První nabídka je, že u příležitosti pouti svaté Anny budeme prodávat perníková srdíčka, dary mohou být různé, nedáváme tam omezení. Druhá nabídka je adopce nějakého vybavení, například někdo uhradí vstupní dveře nebo okno a na tomto zařízení pak bude cedulka se jménem dárce a třetí bude klasické zaslání financí na náš účet, máme k tomu i QR kód."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Rekonstrukce by měla být hotova do roka. Členové PZKO doufají, že i po přestavbě bude činnost PZKO pokračovat jako dosud a přidají se mladší, kteří budou v tradicích pokračovat.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Rekonstrukce by měla být hotova do roka. Členové PZKO doufají, že i po přestavbě bude činnost PZKO pokračovat jako dosud a přidají se mladší, kteří budou v tradicích pokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -530,93 +633,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-11-05-2024-16-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>