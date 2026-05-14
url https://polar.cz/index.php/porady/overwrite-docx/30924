--- v0 (2026-02-26)
+++ v1 (2026-05-14)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5.2024, 17:55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci odpovídali na dotaz, co v Ostravě zlepšit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci v centru Ostravy dostali otázku, co by ve svém městě zlepšili. Z námětů pak vzešla beseda se starostou centrálního obvodu, který se dětem snažil na jejich otázky osobně odpovědět. Zajímala je hlavně čistota, bezpečí nebo možnosti volnočasového vyžití.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základní škola Zelená v Moravské Ostravě a Přívozu se  stala místem, kam osobně mezi školáky zavítal starosta obvodu, aby se žáky  šestých a sedmých tříd debatoval o tom, jak se jim ve městě žije.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta Moravské  Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to úplně úžasná věc, protože já jsem absolvoval už minulý  týden podobný projektový den na Základní škole Generála Píky. Byl jsem úplně  unešený, jak ty děti se zajímají. Byly disciplinované, zajímaly se o životní  prostředí, o tom, jak žije starosta, co dělá starosta. Jak funguje samospráva.  Opravdu jsem byl z toho úplně unešený. A ta hodina byla strašně málo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Debata vzešla na základě nápadu paní učitelky, která se  inspirovala odpověďmi dětí, ve věku 10 až 12 let, v jednom časopise na  otázku, co by ve svém městě změnily.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Debata vzešla na základě nápadu paní učitelky, která se  inspirovala odpověďmi dětí, ve věku 10 až 12 let, v jednom časopise na  otázku, co by ve svém městě změnily. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Žvaková, učitelka ZŠ Ostrava, Zelená 42:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já, protože učím češtinu tady na této škole a mám šesťáky a  sedmáky, tak jsem si říkala, že stejnou otázku položím dětem. A ony napsaly tak  krásné texty. Napsaly i plusy mínusy, zamyslely se nad tím, co je pěkné na  Ostravě nebo na škole. A co by chtěly zlepšit nebo změnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
@@ -113,53 +227,52 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě by zajímalo, jestli existují nějaké čisticí složky pro  podchody a zastávky v Ostravě." – Proč? – "Protože někdy, když tam chodím,  tak si nechci sedat třeba na lavičky na zastávce, protože je to špinavé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Žvaková, učitelka ZŠ Ostrava, Zelená 42:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velmi by kvitovaly, kdyby byla čistá Ostrava, což se  samozřejmě hodně zlepšuje. Kdyby byla klidná, bezpečná. Mají také obavy  z některých lokalit, protože i tady, když bydlí, tak se setkávají  s nějakými nedobrými jevy. A víte co? hřiště pro starší děti. Nejenom pískoviště pro  malé školkové děti, ale pro jejich věk. Čili od těch deseti do patnácti let  třeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Starosta obvodu uvažuje, že by podobné besedy se žáky mohl  zavést na školách jako tradici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Starosta obvodu uvažuje, že by podobné besedy se žáky mohl  zavést na školách jako tradici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -234,93 +347,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-17-05-2024-17-55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>