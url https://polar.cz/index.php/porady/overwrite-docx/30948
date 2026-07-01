--- v0 (2026-02-27)
+++ v1 (2026-07-01)
@@ -1,215 +1,317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.5.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná ocenila zdravotníky na zámku Fryštát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Karviné se rozhodlo udělit Pamětní list Rady města Karviné osobnostem ve zdravotnictví. Vybráni byli ti, kteří svou práci dělají zodpovědně, s velkým nasazením a mimořádným rozsahem odborných aktivit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karviná už potřetí ocenila na zámku Fryštát lékaře a zdravotnický personál. Poděkování za jejich práci jim vyjádřil náměstek primátora Radim Slíva.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karviná už potřetí ocenila na zámku Fryštát lékaře a zdravotnický personál. Poděkování za jejich práci jim vyjádřil náměstek primátora Radim Slíva. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Slíva (nestr.za SOCDEM), náměstek primátora Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chci jim všem poděkovat jménem všech pacientů, kterým pomáhají zlepšit jejich zdravotní stav. Jsem také rád, že k výběru letošních oceněných přispěli občané našeho města.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oceněni byli v kategoriích výrazná osobnost roku a dlouholetá činnost v oboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Nemocnice Karviná-Ráj získali ocenění: ALŽBĚTA SLÁDKOVÁ , lékařka na JIP interního oddělení, ROMAN LIPKA , lékař gynekologicko-porodnického oddělení, JANA KRATOCHVÍLOVÁ, porodní asistentka rovněž z gynekologicko-porodního oddělení a IVAN ĎUROVIČ,  internista infekčního oddělení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Ďurovič, oceněný lékař</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “ To ocenění mě mimořádně překvapilo, protože jsem asi před třemi a půl lety Karvinou opustil a myslel jsem si, že když jsem odešel, tím to skončilo, takže mě to příjemně překvapilo. Setkal jsem se tady s kolegy bylo to moc příjemné a všem děkuji.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z Karvinské hornické nemocnice byl oceněn primář oddělení ortopedie RADEK PAVLIČNÝ, zástupkyně vedoucí radiologické asistentky  HANA KIEDROŇOVÁ  a KRISTINA JONSZTOVÁ, dlouhodobá primářka neurologického oddělení.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Pro ocenění si přišla i známá a oblíbená praktická lékařka pro děti a dorost MILADA CANIBALOVÁ. Od náročné práce si šla odpočinout do důchodu až ve věku 70 let. Ocenění ji dojalo.</w:t>
+        <w:t xml:space="preserve">Z Karvinské hornické nemocnice byl oceněn primář oddělení ortopedie RADEK PAVLIČNÝ, zástupkyně vedoucí radiologické asistentky  HANA KIEDROŇOVÁ  a KRISTINA JONSZTOVÁ, dlouhodobá primářka neurologického oddělení.  Pro ocenění si přišla i známá a oblíbená praktická lékařka pro děti a dorost MILADA CANIBALOVÁ. Od náročné práce si šla odpočinout do důchodu až ve věku 70 let. Ocenění ji dojalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milada Canibalová, oceněná lékařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To víte, že jsem ráda, 46 roků jsem pracovala, tak si toho moc vážím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za přínos, stabilizaci a rozvoj stomatologie a za obětavou péči o mladé lékaře vstupující do praxe byla oceněna KARIN MAĎOVÁ. I ona si ocenění velmi váží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karin Maďová, oceněná lékařka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já jsem chtěla moc poděkovat za to ocenění, velmi si toho vážím a zvlášť teď, když jsem si prošla vážným zdravotním onemocněním, tak o to víc si uvědomuji, jak je důležitá práce zdravotníků pro své pacienty a možná i já jsem na některé věci změnila názor a moc děkuji, vážím si toho velmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V  kategorii kolektivů si pro ocenění přišli i zástupci chirurgického oddělení Nemocnice Karviná-Ráj pod vedením primáře Zdeňka Vojkůvky. Všem oceněným gratulujeme.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V  kategorii kolektivů si pro ocenění přišli i zástupci chirurgického oddělení Nemocnice Karviná-Ráj pod vedením primáře Zdeňka Vojkůvky. Všem oceněným gratulujeme. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští studenti zvládli v rámci náborové akce fyzické testy policistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti pěti karvinských středních škol dostali příležitost vyzkoušet si fyzické testy, které jsou nutné pro přijetí k policii.Kdo je splnil dostal rok platný certifikát.Pokud se rozhodnou rozšířit řady policistů, nemusí fyzické testy dělat znovu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V areálu karvinského gymnázia se uskutečnila pro studenty velká policejní náborová akce. Policisté z Krajského ředitelství PČR, dopravní i pořádkoví policisté včetně kynologů, mladým lidem v názorných ukázkách předvedli svou práci, například různá zadržení ozbrojených pachatelů. O jejich práci se také dozvěděli podrobnosti v besedě, kde zazněly i konkrétní požadavky pro uchazeče. Mladí lidé si také mohli prohlédnout jejich techniku a vybavení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve druhé části akce si také mohli zájemci vyzkoušet jeden z požadavků při přijetí k policii - fyzické testy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnes máme v prostorách zdejšího gymnázia připravenou akci Policistou na zkoušku, je to náborová akce, kdy dáváme mladým lidem možnost vyzkoušet si fyzické testy, které jsou nutné pro přijetí k policii. Disciplíny jsou čtyři, je tam člunkový běh 4x na 10 metrů, potom jsou to kliky, celomotorický test a nakonec je čeká běh na jeden kilometr."</w:t>
       </w:r>
@@ -222,142 +324,135 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každopádně, kdo dnes projde úspěšně fyzickými testy, dostane certifikát s platností jednoho roku a když se po maturitě přihlásí k policii, tak na základě toho certifikátu nebude muset absolvovat fyzické testy, rovnou půjde na psychotesty a pak na testy zdravotní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Většina studentů si testy ze zvědavosti přišla zkusit, našli se ale jedinci, kteří po absolvování střední školy k policii chtějí nastoupit a zvládnout fyzické testy pro ně nebyl žádný problém.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Většina studentů si testy ze zvědavosti přišla zkusit, našli se ale jedinci, kteří po absolvování střední školy k policii chtějí nastoupit a zvládnout fyzické testy pro ně nebyl žádný problém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Felix Kuba, student Střední školy ochrany osob a majetku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Chtěl bych dělat u policie v budoucnu, ano. Pokud na tom nejste fyzicky úplně špatně, tak fyzické testy tady dáte lehce. Takovou šanci jsme už měli loni a přijde mi, že to není jen o tom si vyzkoušet fyzické testy, ale vidíte z praxe i různé věci a jen tak někdo to neuvidí podle mě.."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Poruba, student Obchodní akademie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mám člunkový běh i kliky za sebou. I to i to mi šlo, bylo to lehké docela."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Christina Stanieková, studentka Obchodní akademie: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Christina Stanieková, studentka Obchodní akademie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Člunkový běh byl docela v pohodě, ale kliky, tam jsem čekala lepší výsledek. Mě to spíš jen zajímalo, i to, jak nám policajti ukazovali a chtěla jsem si to vyzkoušet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože fyzické testy byly spojeny se soutěží, ve finále byly vyhodnoceny nejlepší týmy i jednotlivci. Nejlépe fyzické testy zvádli žáci SŠTaS Karviná, druhé a třetí místo obsadila družstva ze Střední školy ochrany osob a majetku Karviná. Z jednotlivců měl nejlepší výsledky Šimon Nemrava z vítězné školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci z KHN se učí čelit agresivitě pacientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">90 zdravotníků Karvinské hornické nemocnice prošlo speciálními kurzy, které je učí,jak reagovat na aktivního útočníka. Nové dovednosti získali pod vedením zkušenéhopolicejního vyjednavače z pražské policejní speciální pořádkové jednotky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tohle je Zdeněk Orel. Je 29 let policistou a 14 let policejním vyjednavačem v Praze. Jeho úkolem bylo naučit zdravotníky, jak zvládnout agresivní pacienty.Situace nebývají zcela stejné, univerzální věta pro uklidnění emocí ve vypjatých situacích proto podle Zdeňka Orla neexistuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Orel, policejní vyjednavač</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To slovo "Uklidněte se", já říkám jako jedno ze slov, které absolutně nefunguje. Když někdo začne být agresivní, začne nadávat a já řeknu "Uklidněte se", ponouknu ho k tomu, aby ta agresivita vzrostla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po výuce krizové komunikace se zdravotníci učili, jak se bránit, pokud nespokojený a rozčilený pacient přejde do fáze fyzických útoků.</w:t>
       </w:r>
@@ -407,59 +502,52 @@
         <w:t xml:space="preserve">Monika Syrová, vedoucí lékárny</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Nám nadával, vyhrožoval, že rozbije holí plexiskla, člověk se s tím setká."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Vajglová, manažerka kvality KHN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Školení je prospěšné a myslím si, že kdyby prospělo k záchraně alespoň jednoho lidského života nebo k ochraně toho zdravotníka, tak určitě to má význam."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice nežádoucí události eviduje a z nich je zřejmé, že počet pacientů s nevhodným chováním směrem ke zdravotníků narůstá. V loňském roce čelili zdravotníci v této nemocnici agresorům celek v 54 případech.</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice nežádoucí události eviduje a z nich je zřejmé, že počet pacientů s nevhodným chováním směrem ke zdravotníků narůstá. V loňském roce čelili zdravotníci v této nemocnici agresorům celek v 54 případech.  KHN se bezpečnosti svých zaměstnanců věnuje systematicky. Už před více než rokem zavedla bezdrátová bezpečností tlačítka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -534,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-21-05-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>