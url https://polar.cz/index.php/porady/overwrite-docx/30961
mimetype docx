--- v0 (2026-02-26)
+++ v1 (2026-04-24)
@@ -1,92 +1,204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2024, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční dobu završil ve Stonavě koncert Permoníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostel svaté Máří Magdalény ve Stonavě se stal v neděli 19. května místem mimořádného hudebního zážitku. Vystoupil zde pěvecký sbor Permoník spolu s hostem, sólistkou Sárou Marii Skopalovou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V den slavnosti Seslání ducha  svatého se kostel svaté Maří Magdalény ve Stonavě rozzářil hudbou. Obec ve  spolupráci s římskokatolickou farností připravila mimořádný koncert  světoznámého sboru Permoník, který nabídl nezapomenutelný hudební zážitek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">P. Roland Manowski-Słomka, farář, Římskokatolická farnost Stonava: „Prožíváme  dnes jednu z největších církevních slavností, slavnost Seslání Ducha Svatého,  která dovršuje velikonoční dobu a proto ve spolupráci s obcí Stonava padla  taková zbožná myšlenka, abychom tu velikonoční dobu nějakým způsobem také  zkrášlili. Proto jsme se rozhodli, že uděláme koncert známého světoznámého  sboru Permoník, jelikož taková krása, krása tak pěkné hudby, patří nejenom do  kostela, ale myslím si, že bude takovou perlou v koruně celé Velikonoční doby.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Wawrzyk (ANO), starosta Stonavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Covidová doba tady tyto koncerty  nějaký čas z našeho kostela vyrušila, proto jsme se snažili domluvit alespoň  první koncert a myslím si, že budeme v tom duchu pokračovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V průběhu koncertu vystoupily tři  složky sboru Permoník. Prvním byl mládežnický sbor Permoník, následující mužský  pěvecký sbor Permoník oba pod vedením Kariny Grimové a ve finále pak koncertní  sbor Permoník pod vedením Martiny Juríkové. Hudební doprovod zajistili Jakub  Šotkovský na klavír a Matyáš Palian na varhany. Celým koncertem provázela Radka  Veselá.</w:t>
@@ -594,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-22-05-2024-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>