--- v0 (2026-02-26)
+++ v1 (2026-06-25)
@@ -1,119 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.5.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Blended intensive program na OPF Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchodně podnikatelská fakulta uspořádala pro pedagogy ze zahraničí Blended intensive program. Šlo o netradiční vzdělávací program, kdy jedna jeho část proběhla online prostředním seminářů a workshopů a nyní se všichni osobně setkali právě na půdě OPF Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pedagogové z Francie, Německa a Portugalska přijeli do Karviné, aby na OPF aplikovali do praxe vše, co se stihli naučit v průběhu pěti webinářů, které setkání předcházely.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pedagogové z Francie, Německa a Portugalska přijeli do Karviné, aby na OPF aplikovali do praxe vše, co se stihli naučit v průběhu pěti webinářů, které setkání předcházely. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dalibor Šimek, organizátor Blended intensive programu: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem toho je zlepšit naši výuku, přiblížit ji více modernímu způsobu pojetí a být schopni naučit naše studenty prakticky orientovaných dovedností, které pak mohou využít ve svém životě. Například jsme se věnovali jednomu simulačnímu programu, který provází studenty způsoby rozhodování ve firmě, rozhodování kolem financí, způsobu řízení podniku formou hry, kdy studenti pak vidí reálný dopad jejich rozhodnutí na finanční výkazy a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bárbara Barroso, Polytechnic Institute Braganza, Portugal</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Vyučuji herní design na škole, ráda bych poznatky z programu využila v rámci aktivního zapojení studentů do výuky, aby se více snažili řešit konkrétní problémy firem a dalších institucí v rámci našeho regionu. Jinak jsem v Karviné poprvé, líbí se mi tady, je to klidné a pohodové město se spoustou zeleně. Byli jsme v parku i na Lodičkách a také na golfu, opravdu se mi tady líbí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Spolupráce se všemi zahraničními školami bude dále pokračovat.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Spolupráce se všemi zahraničními školami bude dále pokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se uskutečnil čtenářská festival HUMBOOK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -303,53 +412,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekordní zájem o letošní ročník Karvinského talentu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská Základní a Mateřská škola Prameny začala opět po roce hledat nové pěvecké talenty z různých měst a obcí. Předkola soutěže nazvané Karvinský talent se letos zúčastnil rekordní počet zájemců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pořádající Základní škola Prameny společně s porotou pozvala všechny odvážné zpěváky a zpěvačky do výběrového kola Karvinského talentu, aby předvedli, co umí. Všechny účastníky rozdělila do jednotlivých kategorií podle věku, od dětí z mateřských škol po střední školy a speciální kategorií jsou dueta a tria.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pořádající Základní škola Prameny společně s porotou pozvala všechny odvážné zpěváky a zpěvačky do výběrového kola Karvinského talentu, aby předvedli, co umí. Všechny účastníky rozdělila do jednotlivých kategorií podle věku, od dětí z mateřských škol po střední školy a speciální kategorií jsou dueta a tria. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Czinege, ředitelka Základní a Mateřské školy Prameny</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Do letošního ročníku soutěže Karvinský talent se přihlásilo celkem 157 soutěžících, což je opravdu rekordní počet, to se nám v žádném ročníku ještě nestalo. Děti jsou z různých měst MSK,z Ostravy, Šenova, Havířova, Horní Suché, Dětmarovic, Stonavy a dalších."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mnozí vystupovali před porotou poprvé, někteří své štěstí uspět zkoušejí opakovaně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -522,93 +630,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-28-05-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>