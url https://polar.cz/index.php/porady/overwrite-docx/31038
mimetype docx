--- v0 (2026-01-31)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Trh sportu ve F-M přilákal davy návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Většina sportovních klubů na jednom místě. Unikátní akci s názvem Trh sportu uspořádalo město Frýdek-Místek , kde se představilo na 33 sportovních spolků. Cílem bylo představit sporty ve městě a poradit s případným výběrem sportu pro děti. Na místě bylo možné si sporty i vyzkoušet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2.) "Hraju basket za Pointers a chtěl jsem tady jít si zkusit  nové sporty." – A zajímá tě ještě nějaký konkrétní, zaujalo tě tady něco dneska?  – "Teď jsme přišli, ale líbí se mi hokej a florbal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hledáme nějakou zábavu pro naše dcery." – A konkrétně něco  zajímavého? – "Asi spíš nějaké tancování hledáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na akci se představilo 33 sportovních oddílů a kroužků, které  především malým návštěvníkům předvedly, co nabízejí. Nechyběly praktické ukázky  a děti si mohly většinu sportů také vyzkoušet.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na akci se představilo 33 sportovních oddílů a kroužků, které  především malým návštěvníkům předvedly, co nabízejí. Nechyběly praktické ukázky  a děti si mohly většinu sportů také vyzkoušet. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Adam, AIKIDO AIKIKAI Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "AIKIDO AIKIKAI Frýdek-Místek má příští rok 15 let. Jsme  vedeni pod Hombu Dojo v Tokiu. Cvičíme tradiční aikido a tady budeme  předvádět to, co se u nás mohou děti naučit. A sídlíme na ulici Palackého ve  Frýdku-Místku, samozřejmě u stánku se lidé dozví bližší informace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Palkovský, Pickleball Club  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -169,75 +283,73 @@
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda  klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pointers Family, rodina klubu Pointers  zastřešuje především basketbal, jako takový, co se týče sportovních disciplín,  potom kopanou ve Fotbalpointu. Ale my se nesoustředíme na to, ať děti směřujeme  jenom k těmto vybraným sportům, ty jsou spíš nástrojem. To už se také ví.  Od předškolního věku se snažíme iniciovat děti a jejich vztah ke sportu jako  takovému. Provozujeme s nimi v našem areálu, i na mateřských školách, v podstatě dovednosti míčových sportů, drobné atletické, gymnastické. Tak, ať si později najdou cestu a rozumí tomu, co to je sportovní prostředí. Chápou, co je to disciplína v prostoru, ve kterém trénují a připravují se s ostatními dětmi. Pochopí autoritu trenéra jako takového. A mimo jiné jakýmsi způsobem vzděláváme u těch prvních krůčků i rodiče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Palát, trenér mládeže HC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme rádi, že ta akce proběhne, protože důležité  pro nás je, jako pro hokejisty, abychom se srovnali se sportem v celém  městě. Protože, já už jsem to kdysi říkal, Na hokej se díváme, jak na nějaký  protekční projekt, ale my chceme všem dětem a rodičům ukázat, že jsme tady pro  všechny, nejsme nároční. A chceme to tady prezentovat. Máme tady výsledky naší  práce, kartičky kluků, kteří prošli týmem. A snažíme se tady pro všechny děti  ve městě udělat zábavu. Aby to pochopily, že ten hokej je zábava pro všechny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na akci dorazilo přes 660 dětí, které často doprovázeli  rodiče nebo prarodiče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na akci dorazilo přes 660 dětí, které často doprovázeli  rodiče nebo prarodiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mimo to, že tady sportovní kluby nabízejí své aktivity, tak  si myslím, že ta nejpozitivnější zpráva, která tady dneska zazní z mých  úst je ta, že potvrdím, že v příštím roce v novém dotačním programu  na podporu mládežnického sportu bude minimálně o 7 milionů korun více. A ty se  rozdělí mezi mládežnické kluby, na jejich činnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě toho pracuje město na budování sportovní  infrastruktury, kdy aktuálně řeší stavbu dvou nových tělocvičen.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě toho pracuje město na budování sportovní  infrastruktury, kdy aktuálně řeší stavbu dvou nových tělocvičen. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozvánka na Noc kostelů i Muzejní noc ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -249,75 +361,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek 7. června večer odstartuje 16. ročník Noci  kostelů. Přímo ve Frýdku-Místku do ní bude zapojeno sedm kostelů a jedna kaple.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Přikryl, projektový manažer  ostravsko-opavského biskupství: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Výjimka bude zrovna v tom, že nebude otevřena teďka  Bazilika, protože ta zrovna teď prochází rekonstrukcí. Ale ostatní kostely  budou otevřeny. A budou dokonce některé novinky. Například bude taková malá  kaple svatého Jana Nepomuckého, která ještě nikdy v noci kostelů nebyla.  Bude tam také nějaký drobný program. A jinak budou programy v kostelích na  frýdecké i místecké straně. Nejbohatší možná v kostele svatého Jana  Křtitele ve Frýdku, kde bude otevřena věž opět do 23:00 hodin. A bude tam  připraven program jak pro děti, tak pro dospělé. Ale i v Místku budou  otevřeny kostely svatého Jakuba, Jana a Pavla, všech svatých."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci celého okresu Frýdek-Místek pak mohou lidé  navštívit ještě dalších 16 kostelů a jednu kapli. Přímo ve Frýdku-Místku bývá  zvykem, že s Nocí kostelů se pořádá i Muzejní noc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci celého okresu Frýdek-Místek pak mohou lidé  navštívit ještě dalších 16 kostelů a jednu kapli. Přímo ve Frýdku-Místku bývá  zvykem, že s Nocí kostelů se pořádá i Muzejní noc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Řeháková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V pátek v podvečer se v 18:00 hodin znovu  otevřenou brány zámku. Průvodkyně přivítají návštěvníky v kostýmech, budou  provázet zámeckým okruhem. Pro návštěvníky je zároveň připravena ohňová show na  nádvoří zámku. Zcela nově představíme muzejní profese v expozici Beskydy,  příroda a lidé. Návštěvníci, a hlavně ti malí návštěvníci se mohou těšit na  tvůrčí dílničky. Celý zámek bude veřejnosti otevřen až do 23:00 hodin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další podrobnosti o programu najdete na internetových  stránkách . Noc kostelů pak nabízí i aplikaci do mobilních  telefonů. O tom se více dočtete na webu .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další podrobnosti o programu najdete na internetových  stránkách . Noc kostelů pak nabízí i aplikaci do mobilních  telefonů. O tom se více dočtete na webu . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní volejbalový turnaj smíšených družstev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -329,125 +439,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">8 českých, 4 polské a 3 slovenské týmy se sešly  v tělocvičně 6. základní školy ve Frýdku-Místku na 7. ročníku  mezinárodního volejbalového turnaje R22 CUP. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Zym, pořadatel  turnaje a kapitán Perfect Teamu BVK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to turnaj pro smíšená družstva. Pro, jak já říkám, výběr  z hroznů. Čili pro smíšená družstva, která se na jiných turnajích ocitnou  ve finále, získávají medaile, čili jsou ti nejlepší. A pak se tady schází  v květnu už posedné, aby zabojovali s těmi nejlepšími o pohár vítězů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">15 týmů se mezi sebou utkalo na třech hřištích. Za 12 hodin  odehráli 40 zápasů. Organizátoři z BVK Karviná si pro turnaj vybírají  pravidelně Frýdek-Místek, protože jim nabízí potřebné sportovní zázemí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">15 týmů se mezi sebou utkalo na třech hřištích. Za 12 hodin  odehráli 40 zápasů. Organizátoři z BVK Karviná si pro turnaj vybírají  pravidelně Frýdek-Místek, protože jim nabízí potřebné sportovní zázemí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Zym, pořadatel  turnaje a kapitán Perfect Team BVK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady družstva z Česka, Polska a Slovenska. Ale  nepovažujeme se úplně za amatérský turnaj. I když je to mixová kategorie. Čili  čtyři muži a dvě ženy na hřišti. Což je tady v České republice velmi  populární, hlavně v letní sezóně na antuce, ale my hrajeme celoročně. Tak  jako je mixová amatérská volejbalová liga v České republice, tak my  využíváme stejný systém. S tím, že tady není omezení na ligové hráče,  kromě tedy extraligy, ta omezená je. Takže tady máme velmi vysokou úroveň ze  všech tří zemí. A jsou to opravdu kvalitní zápasy a skvělý volejbal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turnaj nakonec vyhrálo družstvo z Krakova. Tým  z Brna skončil druhý a pořadatelský klub třetí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turnaj nakonec vyhrálo družstvo z Krakova. Tým  z Brna skončil druhý a pořadatelský klub třetí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klaudia, členka týmu Zmieszani Kraków; 1.  místo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vyhráli jsme 2:0, byly to opravdu úžasné emoce plné štěstí,  ke konci jsem z toho i brečela. Turnaj má velmi vysokou a vyrovnanou  úroveň. Proto bychom chtěli poděkovat pořadatelům za pozvání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub, člen týmu Ruce Rve Brno; 2. místo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Zase to nedopadlo, opět jsme prohráli finále. Soupeř byl  teda lepší. Hráli výborně, měli velmi šikovné holky, i vysoké útočníky, které  jsme nedokázali ubránit. A ztratili jsme drive na útoku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Katarína, členka Perfect Teamu BVK  z Liptovského Mikuláše; 3. místo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bohužel jsme skončili třetí, trochu nám semifinále uteklo.  Měli jsme horší příjem, tak jsme to nedotáhli do finále." – A boj o třetí místo?  Zbyly ještě nějaké síly? Je půl deváté večer, po celém dni. – "Už jich bylo  málo, ale naštěstí jsme to vyhecovali a v tie-breaku jsme vyhráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě medailí a originálních ručně vyráběných pohárů letos  získali vítězové také potištěné míče s logem turnaje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě medailí a originálních ručně vyráběných pohárů letos  získali vítězové také potištěné míče s logem turnaje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -522,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-03-06-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>