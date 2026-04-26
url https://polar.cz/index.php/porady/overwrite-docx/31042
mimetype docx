--- v0 (2026-02-19)
+++ v1 (2026-04-26)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti na hradě Hukvaldy hledaly poklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Hukvaldy nenabízí jen možnost projít si rozsáhlou zříceninu, ale v průběhu sezony má v programu řadu zajímavých akcí. Při jedné z nich děti hledaly poklad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vstup zdarma a ještě k tomu velká naděje na nalezení pokladu. Hrad Hukvaldy tentokrát lákal především rodiny s dětmi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vstup zdarma a ještě k tomu velká naděje na nalezení pokladu. Hrad Hukvaldy tentokrát lákal především rodiny s dětmi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karin Vitásková, ředitelka Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska vítáme návštěvníky při akci Hrad plný v pokladů, který je pořádán především ve spolupráci s Moravskoslezským krajem. Akce je zdarma, protože hlavním cílem je představit všechny kulturní organizace Moravskoslezského kraje, to znamená příspěvková organizace, muzea a galerie a Těšínské divadlo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Bordovská, kastelánka hradu Hukvaldy:</w:t>
       </w:r>
       <w:r>
@@ -142,75 +256,73 @@
         <w:t xml:space="preserve">Tomáš Hába, herec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já hraju v komedii Škola základ života postavu Václava Krhounka, což je třídní šprt. Pro mě to je trošku protiúkol, protože já jsem byl na základní škole právě naprostý opak. Já jsem byl ten třídní šašek. Ale zároveň, že se to hraje fajn. Tuhle hru s námi nazkoušel režisér Vojtěch Štěpánek, šéf v Národním divadle Moravskoslezském, v činohře. Pracovalo se nám s ním dobře a vlastně oproti úpravám, kde se to hrálo v jiných divadlech, tak my jsme z toho vyloučili písničky, ale na jednu písničku se můžete těšit, jednu písničku jsme tam nechali.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Krulikovská, herečka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já hraju profesorku Suchánkovou, která v naší verzi učí zejména dějepis. Je to pro mě velká výzva tato role celkově, ale rozhodně lákavá, protože vrátit se do školních let je pro mě vždycky krásnou vzpomínkou. Protože já na školní léta vzpomínám hrozně ráda. A takové ty pedagogické nějaké tendence mám taky, protože vyučuji děti Divadelní kroužek. Vidím různé situace, které jsem zažila. Opravdu. Já mám pocit, jako kdyby někdo vyňal nějaké výcucy z mých zážitků, protože spoustu situací, co tady se odehrává, tak jsem doslova zažila. I některé povahy těch kantorů, vtipné situace i takové ty absurdní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úspěšnou premiéru má za sebou i pohádka o Jeníčkovi Mařence v podání loutkové scény Bajka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úspěšnou premiéru má za sebou i pohádka o Jeníčkovi Mařence v podání loutkové scény Bajka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tomoszek, herec, umělecký šéf Bajky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tuhle pohádku jsme zvolili, protože je považována za klasiku, ale pojali jsme ji teda netradičně. Vzali jsme to prostě, že tohle se může stát i v dnešní době nějakému Jendovi a nějaké Marii. Samozřejmě všechna naše představení jsou dělaná od dvou do 99 až 100, 120 let, takže jsou to rodinná představení. Je to válka dobra se zlem. Zlo čeká na každého. Určitě to nechceme nějakým způsobem zlo zesměšňovat nebo nějakým způsobem zlehčovat, protože zlo je zlo a dobro je dobro."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protože Těšínské divadlo čeká velká rekonstrukce, budou se některá představení hrát v šapitó.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Protože Těšínské divadlo čeká velká rekonstrukce, budou se některá představení hrát v šapitó. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -285,93 +397,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-03-06-2024-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>