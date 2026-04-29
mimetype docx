--- v0 (2025-12-19)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovský Den pro děti i rodiny si užily tisíce lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovský den pro rodiny i děti navštívily tisíce lidí. Město pro všechny připravilo opravdu bohatý program, ze kterého měly radost zejména ratolesti. Bohužel program předčasně ukončila bouřka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -305,53 +420,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gymnázium Komenského, které bylo letošním pořadatelem Majálesu, předalo na radnici putovní klíč Střední průmyslové škole elektrotechnické, která se ujme pořádání příštího ročníku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Janotková, studentka gymnázia, spoluorganizátorka akce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Odnesli jsme si mnoho zkušeností. Bylo to o tom, jak pracovat s lidmi, nebo s určitými školami. Byly tam soutěže na pódiu, byl tam doprovodný program, potom hlavní program a hlavně afterparty se Stolárně. To si myslím, že se hodně povedla. Přišlo hodně studentů a bylo jich tam hodně více, než na Majálesu na náměstí. Myslím, že i tak se to povedlo.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Odnesli jsme si mnoho zkušeností. Bylo to o tom, jak pracovat s lidmi, nebo s určitými školami. Byly tam soutěže na pódiu, byl tam doprovodný program, potom hlavní program a hlavně afterparty se Stolárně. To si myslím, že se hodně povedla. Přišlo hodně studentů a bylo jich tam hodně více, než na Majálesu na náměstí. Myslím, že i tak se to povedlo.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nicméně studenty mrzelo, že i přes veškerou snahu, školy nezůstaly na odpolední program. Průmyslovka začala s organizací už nyní. Dokonce už má i termín. Příští Majáles se uskuteční 25. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Slonina, student SPŠ elektrotechnická Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme určitě v plánu zvětšit program. Pozvat dvě hlavní hvězdy, které už máme domluvené předem. Máme domluveno spoustu stánků se zajímavými věcmi. Třeba náborových stánků pro studenty středních škol, kteří se potom mohou jít podívat, pokud budou mít zájem, kam by teoreticky mohli pokračovat. Máme domluvenou třeba Armádu ČR. Za nás by to měla být studentská akce, měli by to pořádat studenti a měla by se předávat štafeta mezi havířovskými středními školami, a proto jsme to převzali my, ať se nestřídají jen dvě střední školy. Máme to jak ozvláštnit tu organizaci oproti předešlým ročníkům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -468,93 +582,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-04-06-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>