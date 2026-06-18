--- v0 (2026-02-27)
+++ v1 (2026-06-18)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.6.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné mohou ženy porodit na speciálním gauči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská porodnice se může pochlubit novinkou, kterou nabízí ženám k porodu. Jde o gauč, který se dá různě napolohovat. Rodícím ženám pomáhá více se uvolnit a zaujmout při porodu přirozenou polohu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gynekologicko-porodnické oddělení Nemocnice Karviná-Ráj neustále vylepšuje komfort a zázemí pro rodičky a jejich partnery. Nově nabízí porodnický gauč.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Gynekologicko-porodnické oddělení Nemocnice Karviná-Ráj neustále vylepšuje komfort a zázemí pro rodičky a jejich partnery. Nově nabízí porodnický gauč. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová, primářka Gyn.-porodnického oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tento gauč podporuje maminky v tom, aby mohly v průběhu porodu zaujímat vertikální polohu  a to je přínosné proto, aby ten spontánní porod běžel co nejpřirozeněji a mohla si zvolit pozici, která ji je příjemná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gauč je vhodný pro všechny doby porodní,zejména pro vertikální. Využívat ho po porodu může i otec. Personál oddělení prošel i školením k využití gauče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -85,53 +199,52 @@
         <w:t xml:space="preserve">Lilia Khousnoutdinova, zakladatelka Nadačního fondu Propolis 33:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My víme, z vědeckých výzkumů, ta čísla jsou jasná, že je velmi vhodné, aby neležela na zádech celou dobu, aby ty polohy střídala. A gauč poskytne jí, případně partnerovi, dule nebo porodní asistence větší míru komfortu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Lešková, lékařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na tom gauči tím, že se cítí bezpečně, nejsou vyvýšené, tak opravdu si ty polohy mohou zkoušet a velice flexibilně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Porodnický gauč pochází z Anglie, do ČR se dostal loni na podzim a od té doby ho využívá 40 procent porodnic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Porodnický gauč pochází z Anglie, do ČR se dostal loni na podzim a od té doby ho využívá 40 procent porodnic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konala velká preventivní akce pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -141,119 +254,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Areál letního koupaliště patřil na dva dny zástupcům složek integrovaného záchranného systému. Předškolákům a dětem z prvního stupně základních škol záchranáři připomínali důležité rady a informace, aby si děti před prázdninami uvědomily všechna rizika, která mohou venku, doma a při koupání  nastat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Mlynarčíková, koordinátorka akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Na naší každoroční akci jsou policisté, hasiči, záchranné služby, zdravotnická škola. Je to prevence pro děti na jejich dvouměsíční prázdniny, aby věděly, jak se mají zachovat v různých situacích a dávaly na sebe celé léto pozor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Děti postupně procházely jednotlivá stanoviště, na každém je čekaly jiné rady. Třeba od záchranářů z Hlavní báňské záchranné stanice Ostrava.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Děti postupně procházely jednotlivá stanoviště, na každém je čekaly jiné rady. Třeba od záchranářů z Hlavní báňské záchranné stanice Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Kocián, technik HBZS Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme ve vodě potápěče, který ukáže dětem potápěni, co to znaená,  jaké jsou úskalí, nebezpečí potápění, některé děti byly odvážné a šly do vody, i když je studená, tak si to vyzkoušely i ve vodě. Máme vystavenou i část techniky pro potápěče, dál máme záchranářskou techniku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti si také mohly prohlédnout nejrůznější stříhací a bourací stroje potřebné v dolech. Vystavena byla i technika záchranářů - lezců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Kocián, technik HBZS Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Na konci máme takovou trojnožku s vanou, je to taková vyprošťovací záchranářská vana, která se používá na vyprošťování osob z vrtů, ze studní a prostor, kam se nemůžeme normálně dostat a musíme ho vyprostit tou vanou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Nechyběla ani ukázka první pomoci při zástavě srdce.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Nechyběla ani ukázka první pomoci při zástavě srdce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: školáci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo to tu dobré, byli tu hasiči, policajti, záchranka. Zaujalo mě třeba to, jak vysoko může jít ten žlutý žebřík." "Mě nikdy v životě nenapadlo,že tolik věcí může být důležitých, že ty lidi, co to dělají , tak pomáhají." "Já jsem si vyzkoušela nepřímou masáž srdce." "Jsme se naučili, jak zachránit někomu život, viděli jsme pejsky, kteří zaútočili na člověka, který něco udělal nebo chtěl někoho napadnout." "Mě zaujali pejsci a je to tady hezké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Akci Bezpečně u vody každoročně se složkami IZS připravuje Základní a Mateřská škola Prameny za podpory města, které tuto preventivní akci považuje za důležitou.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Akci Bezpečně u vody každoročně se složkami IZS připravuje Základní a Mateřská škola Prameny za podpory města, které tuto preventivní akci považuje za důležitou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každoročně se akce zúčastní téměř zhruba tisícovka dětí, přidávají se i školáci z okolních obcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -329,53 +439,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady se zase studenti věnovali analýze vody z hlediska výskytu dusičnanů a fosforečnanů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laura Kamenská, studentka SZŠ Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zjistili jsme, že tady moc dusičnanu není, což je dobře, protože když je moc, tak u malých dětí se to může proměnit v dusitany a může to způsobit smrt nebo další onemocnění. Když je zemědělský průmysl, tak z toho se pak ty dusičnany dostávají do vody, ale tím, že Karvinské moře je jakoby izolováno od toho, tak tady není.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A zjišťovalo se rovnou i pH Karvinského moře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A zjišťovalo se rovnou i pH Karvinského moře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laura Kamenská, studentka SZŠ Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme tady soupravu, odebereme vodu z Karvinského moře a pomocí takových papírků, které tam namočíme, tak se nám to zbarví do nějaké barvy a podle škály se zjišťuje pH. Ideální pH je mezi 7 a  8 a nám vyšlo 7,5.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti si pro zpestření vyzkoušeli i další pokusy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -438,55 +547,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelka Regionální knihovny Karviná Markéta Kukrechtová zve širokou veřejnost na charitativní běžeckou akci POHO50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné se na Lodičkách 22. června uskuteční velký charititavní běh nazvaný POHO50. Zvána je široká veřejnost všechny věkové kategorie, jednotlivci i týmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Milí Karviňáci, pojďme se všichni zapojit do POHO50, je to charitativní běh na podporu malé Justýnky. Udělejme něco pro sebe a také pro malou Justýnku. Spojme síly jako štafety nebo běžet jako jednotlivci. Je to perfektní akce, kterou pořádá město Karviná, potkejme se na Lodičkách a udělejme něco pro sebe a taky pro dobrý pocit. POHO50 je běh, který spojuje srdce a taky nohy. Využijte určitě i propagační předměty, které jsou dostupné na MIC, můžete se “vystajlovat” společně, jsou tam dostupné trička, čelenky i ponožky s logem POHO50."</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští senioři zahájili na Lodičkách letní sezonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -618,93 +722,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-08-06-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>