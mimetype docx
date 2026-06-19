--- v0 (2026-02-27)
+++ v1 (2026-06-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.6.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">13. zasedání zastupitelstva města Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé Karviné se v sále OPF zabývali 15 bodovým programem, který mimo jiné obsahoval například schválení poskytnutí účelové dotace z rozpočtu města oběma nemocnicím ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město také pokročilo v koupi Karvinského moře, i tato záležitost byla součástí programu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM),  primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten akt je zpečetěn podpisy kupních stran, v současné době budou probíhat mašinérie katastru a finančního plnění, samozřejmě pro všechny milovníky Karvinského moře můžu říct, že určitě neplánujeme žádné oplocení, neplánujeme vybírat žádné vstupné. Myslím, že Karvinské moře v této chvíli  v té podobě , v jaké je, tak mnohým lidem vyhovuje, určitě se budeme postupně se snažit ho vylepšovat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na koupi Karvinského moře přispěl městu z poloviny MSK.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na koupi Karvinského moře přispěl městu z poloviny MSK. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Běžecký závod POHO50 už tuto sobotu na Lodičkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -142,87 +256,89 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rád bych touto cestou pozval všechny na 3. ročník Pohornické 50 v běhu, věřím, že si každý najde svoji trať, že si zasportujete a zároveň všichni společně podpoříme dobrou věc, podpoříme malou Justýnku. Takže v sobotu, 22. června všichni na Lodičkách, těšíme se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci výtvarně ztvárnili vyučovací předměty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní a Mateřská škola Borovského znovuotevřela v prostorách školy svou vlastní galerii. Zatímco v minulosti tady své práce vystavovali známí výtvarníci, nově dostaly příležitost pochlubit se svým talentem místní děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostní vernisáž výstavy znovuotevřené galerie na Základní škole Borovského byla otevřena krátkým vystoupení žákyň druhé stupně školy a hned poté mohli všichni přítomní návštěvníci zhlédnout práce školáků na téma Škola v obrazech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Zvonečková, výtvarnice, učitelka výtvarné výchovy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jde o to, že všechna díla jsou inspirována školou, jednotlivými vyučovacími předměty. Každý třída dostala za úkol výtvarně ztvárnit daný vyučovací předmět.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V každém díle je zachycen originální pohled na to, co pro děti znamená škola. Matematika ožila v číslech, český jazyk třeba v literárních postavách a zeměpis pak ve známých světových stavbách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -270,77 +386,75 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Veselá, žákyně školy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ono to vypadá jako léto nebo stromy v  létě. My jsme měli jen barvy a houbičky, dali jsme si na ně jinou barvu a tím jsme to jako protínali ty barvy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Musím říct, že mě překvapuje úroveň těch obrázků, neřekla bych, že to mohou nakreslit děti základní školy." "Úplně všechno je tu úžasné, když si představíte ty malé děti, i ty plastiky, úžasné prostě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Veronika Zvonečková je zkušená výtvarnice, která v mnohých dětech objevila skrytý talent.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Veronika Zvonečková je zkušená výtvarnice, která v mnohých dětech objevila skrytý talent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Zvonečková, výtvarnice, učitelka výtvarné výchovy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme mnoho mimořádných talentů, dokonce se nám jedna žákyně dostala na výtvarnou střední školu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vystavené práce si může prohlédnout každý, kdo má zájem a to až do příštího roku, kdy bude opět v červnu nainstalována další nová expozice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vystavené práce si může prohlédnout každý, kdo má zájem a to až do příštího roku, kdy bude opět v červnu nainstalována další nová expozice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -380,112 +494,103 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letním kině se v sobotu 22. června  od 15 hodin uskuteční jubilejní 25.ročník Karvinského Romského festivalu. Těšit se můžete na přehlídku romské kultury, hudbu a tanec a také tradiční romské jídlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NENECHTE SI UJÍT VELKÝ POHO DEN V DARKOVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V sobotu 22. června se u Společenského domu v Karviné-Darkově uskuteční další ročník akce nazvané POHO den. Veřejnost se může těšit na procedury v jodobromové solance, jízdy kočárem, biatlonovou střelnici nebo čtyřkolky. Připraveno bude také hudební a taneční vystoupení. Začátek akce je v 15 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitness taneční akce Zumba Open Air</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volnočasový areál Lodičky patřil v sobotu všem milovnicím a milovníkům taneční zumby. Tříhodinový maraton cvičení vedli na pódiu lektoři z různých koutů naší republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Lodičkách se konal první ročník velké fitness taneční akce nazvané Zumba Open Air.  Většinou přilákal ženy a muže, kteří se už se zumbou v životě setkali nebo jí úplně propadli, našli se ale jedinci, kteří tuto akci vzali jako dobrou příležitost si zumbu venku vyzkoušet. Taneční atmosféra ale rozhýbala i náhodné návštěvníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Jana Kolátková, spoluorganizátorka akce, lektorka zumby</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jana Kolátková, spoluorganizátorka akce, lektorka zumby</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Máme devět lektorů z Prahy, F-M, z Ústí nad Orlicí, z Liberce. Všichni mají praxi  15 let a přijeli na naši akci a to je velká čest, protože není to úplně samozřejmostí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Milan Novosad přijel do Karviné z Prahy, Zumbě se začal věnovat před 12 lety, z nichž 10 let je lektorem.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Milan Novosad přijel do Karviné z Prahy, Zumbě se začal věnovat před 12 lety, z nichž 10 let je lektorem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Novosad, lektor zumby</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to prostě vášeň, je to spojení všech tanečních stylů a komunita, je to o těch lidech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý lektor si přivezl do Karviné svůj výběr tanečních songů, u některých z nich ale měli všichni stejnou choreografii i když jsou každý z jiného koutu republiky. Lucie Tvrdoňová přijela z Potštejna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -527,56 +632,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A proč by si měl každý zumbu vyzkoušet?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kolátková, spoluorganizátorka akce, lektorka zumby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zumba je životní styl a nemůžeme říct, že je vhodná jen na hubnutí. Je to hlavně relaxační způsob jak si psychicky odpočinout, navodí vám dobrou náladu, rozešťastní. Zumbu může tančit každý bez rozdílu věku, tělesné stavby, zkušeností, je to jen o tom si to užít.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První ročník Zumba Open Air je již minulostí, karvinské lektorky by si ale rády tuto zkušenost pod širým nebem zopakovaly i příští rok.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -651,93 +750,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-18-06-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>