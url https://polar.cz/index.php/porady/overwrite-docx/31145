--- v0 (2025-12-19)
+++ v1 (2026-04-27)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Děti si užily Den otevřených sportovišť</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Správa sportovních a rekreačních zařízení připravila i v letošním roce pro veřejnost Den otevřených sportovišť. Smyslem akce bylo ukázat veřejnosti, kde mohou aktivně trávit léto.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Havířov má mnoho sportovišť, kde mohou trávit volný čas celé rodiny. Vždy na začátku léta si může přijít veřejnost vyzkoušet jednotlivá sportoviště v rámci dne otevřených dveří. Například v areálu skateparku byla pro děti velkým lákadlem lezecká stěna. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazim Afana, ředitel SSRZ: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Cílem je přilákat občany k návštěvě jednotlivých zařízení. Ať už je to sportovní hala Fénix, tady skatepark, hala Slavie, Žákovská a víceúčelová hala. Blíží se léto a našim cílem je, aby lidé znovu poznali, kde mohou trávit svůj volný čas, sportovat. Budeme rádi, když bude velká návštěvnost.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem si tady přišel zkusit vylézt. Nevím jestli vylezu až nahoru.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem tady přišel, protože je den otevřených dveří. Takže jsem si to chtěl vyzkoušet a je to docela super." Kam se ještě půjdeš podívat? “Na skatepark a možná si ještě jednou zalezu na stěně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem tu dneska poprvé a chtěl jsem si tady vyzkoušet ty dráhy a zalézt si na té velké stěně, protože my máme vždy ty malé stěny, tak já jsem si chtěl vyzkoušet velkou stěnu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to výborné. Já jsem si to sama prošla, protože to hřiště opravdu hodně změnili. Kdysi to bylo sportoviště základní školy a je to tady moc pěkné. Vnučka už tady loni byla spokojena, a proto tady přijdou s posilou. Dokonce se hlásily i dcery, že by si vyzkoušely stěnu taky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Připravili jste na letošní sezonu i nějaké novinky?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazim Afana, ředitel SSRZ: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady právě kde se nacházíme na skateparku, jsme se snažili vytvořit lezecké cesty i pro ty nejmenší, to znamená, aby si to vyzkoušely i ty nejmenší děti. Chytly tu vášeň a nadšení do lezení a ve spolupráci s našimi odborníky budeme nadále ty cesty dotvářet tak, aby to bylo atraktivní i pro ty profesionální lezce. Na minigolfu je hotový workout, parkour, dělají se terénní úpravy trampolín a v tuto chvíli jsme ve fázi, kdy renovujeme správcovskou budovu včetně bufetu tak, aby to bylo zase atraktivnější pro ty, kteří přijdou a věřím, že to bude jeden z krásných prožitků při návštěvě celého toho areálu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Velké překvapení čeká na veřejnost i v areálu letního koupaliště Jindřich, kde už je hotová nová skokanská věž a dodělávají se práce na tobogánu. SSRZ věří, že koupaliště otevře do konce června.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">SVČ Asterix připravilo pro rodiče závěrečnou akademii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Středisko volného času Asterix poskytuje dětem nespočet zájmových kroužků. Vždy jednou v roce pak mohou děti své dovednosti ukázat v rámci závěrečné akademie rodičům.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na 250 členů různých kroužků, které nabízí SVČ Asterix, se mohlo převést na závěrečné akademii v KD P. Bezruče. S přípravami tak velké akce začalo středisko už na podzim, což šlo na výsledku vidět.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Vachulová, SVČ Asterix: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Máme různé zájmové útvary, ale ne všechny mohou vystoupit na pódiu. Takže dnes se tady představí taneční kroužky, aerobik, latina, kytara, flétna, taekwondo. Takové, co mají jevištní charakter a ty co nemají jevištní charakter, tak máme výstavu v Galerii Maryčka, kde si mohou všichni prohlédnout po celý měsíc naši práci žáků, co se týče keramických výtvorů a malování.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Do Asterixu chodím, protože mě to baví a chtěla jsem tam kvůli kamarádům a mám to tam ráda. Těším se na dnešek. Přijdou mě podpořit mamka s taťkou, babička, děda a strejda, brácha.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My se těšíme hodně a chodíme do Up&Down mini kids a jsem tady první rok. Baví mě to tady, je to strašná zábava a užívám si to, když tančím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Budeme vystupovat s choreografii Růžový panter a těšili jsme se moc na to. Tréma je hodně velká. Jsme velká parta a chodím do Asterixu prvním rokem.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme se připravovali hlavně na trénincích. Celý rok jsme si připravovali choreografii Venom, se kterou jsme i soutěžili na různých soutěžích i postupových, jako je například Czech Dance tour, nebo Taneční skupina roku a užili jsme si to. Chodím do Asterixu šestým rokem a baví mě tančit a je to náplň mého života.”</w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Feberová (SOCDEM), náměstkyně primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já  jsem ráda, že pořádají tyto akce, protože to pořádají hlavně pro rodiče, kteří nemohou třeba přijet na závody, kde závodí a sklízejí velké ovace. Já bych chtěla touto cestou poděkovat všem v Asterixu, včetně paní ředitelky a jejího týmu, protože odvádějí skvělou práci, a to množství dětí, které jsou zapojeny v Asterixu, svědčí samo o sobě, že rodiče jsou spokojení a já taky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asterix se snaží stále rozšiřovat nabídku kroužků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Vachulová, SVČ Asterix: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Myslím si, že zájem je velký. O kroužky máme stále více zájemců, ale pořád přijímáme nové členy a jsme otevřeni všem. Zájem rodičů máme velký, protože letos se nám podařilo vyprodat celé kulturní středisko tady, takže máme úplně vyprodáno a moc se těšíme.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Navštivte interaktivní výstavu Svět kostiček Lego</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Městské kulturní středisko připravilo v KD L. Janáčka je ve Výstavní síni Viléma Wünscheho interaktivní výstavu Svět kostiček Lego. Ta potěší nejen děti, ale i dospělé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Před čtyřmi lety sklidila výstava Svět kostiček Lego velký úspěch, a proto se do Havířova opět vrátila. K vidění je toho opravdu hodně. Od modelů formulí, nejrůznějších strojů až po celá města.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zdeněk Heiser, galerista : </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Autor této výstavy je architekt Petr Šimr z Loděnice u Prahy, který se už jedenáct let se intenzivně zabývá prací s touto stavebnicí a sám staví nejen tovární sety, ale později, když získal zkušenosti, tak začal stavět své vlastní stavby. To znamená, že vymýšlel nejrůznější dopravní prostředky, vozidla, stavební stroje, ale především stavby, protože jako architekt se realizuje právě u různých budov a inspiruje se i skutečnými stavbami nejen v naší republice.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstavu nyní navštěvují školy. Děti jsou z modelů nadšené a líbí se jim, že si mohou i zkusit sami něco postavit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zajímavé bylo zlaté Porsche. Prý ta barva je z opravdového zlata. Je to jediné v Česku vyrobený model. To město bylo fajn, je velké.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Doporučuji hodně ta městečka. Jsou vážně super k vidění a jsem ráda, že někdo dokáže něco takového postavit. Je to super. Dá se tu všechno vidět auta, městečka i nějaká loga jako Hugo Bago. Teď tu tvoříme nějaké domečky s kamarádkami a různé zahrady.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zapamatoval jsem si, že ten pán, který to staví, že už má toho Lega tak hodně, že to nemá kam dávat. Mě se tady nejvíce líbili ti Simpsonovi v tom městečku.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mě se tady nejvíce líbilo, jak tam byly různé kolotoče a městečka. Obdivuji toho, kdo to stavěl, že na to měl čas a že ho to nepřestalo bavit.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obdivovat Svět kostiček Lego může široká veřejnost ve Výstavní síni Viléma Wünscheho až do konce letních prázdnin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">18.6.2024, 16:20</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířovský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Děti si užily Den otevřených sportovišť</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Správa sportovních a rekreačních zařízení připravila i v letošním roce pro veřejnost Den otevřených sportovišť. Smyslem akce bylo ukázat veřejnosti, kde mohou aktivně trávit léto.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Havířov má mnoho sportovišť, kde mohou trávit volný čas celé rodiny. Vždy na začátku léta si může přijít veřejnost vyzkoušet jednotlivá sportoviště v rámci dne otevřených dveří. Například v areálu skateparku byla pro děti velkým lákadlem lezecká stěna. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazim Afana, ředitel SSRZ: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Cílem je přilákat občany k návštěvě jednotlivých zařízení. Ať už je to sportovní hala Fénix, tady skatepark, hala Slavie, Žákovská a víceúčelová hala. Blíží se léto a našim cílem je, aby lidé znovu poznali, kde mohou trávit svůj volný čas, sportovat. Budeme rádi, když bude velká návštěvnost.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem si tady přišel zkusit vylézt. Nevím jestli vylezu až nahoru.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem tady přišel, protože je den otevřených dveří. Takže jsem si to chtěl vyzkoušet a je to docela super." Kam se ještě půjdeš podívat? “Na skatepark a možná si ještě jednou zalezu na stěně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem tu dneska poprvé a chtěl jsem si tady vyzkoušet ty dráhy a zalézt si na té velké stěně, protože my máme vždy ty malé stěny, tak já jsem si chtěl vyzkoušet velkou stěnu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to výborné. Já jsem si to sama prošla, protože to hřiště opravdu hodně změnili. Kdysi to bylo sportoviště základní školy a je to tady moc pěkné. Vnučka už tady loni byla spokojena, a proto tady přijdou s posilou. Dokonce se hlásily i dcery, že by si vyzkoušely stěnu taky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Připravili jste na letošní sezonu i nějaké novinky?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazim Afana, ředitel SSRZ: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady právě kde se nacházíme na skateparku, jsme se snažili vytvořit lezecké cesty i pro ty nejmenší, to znamená, aby si to vyzkoušely i ty nejmenší děti. Chytly tu vášeň a nadšení do lezení a ve spolupráci s našimi odborníky budeme nadále ty cesty dotvářet tak, aby to bylo atraktivní i pro ty profesionální lezce. Na minigolfu je hotový workout, parkour, dělají se terénní úpravy trampolín a v tuto chvíli jsme ve fázi, kdy renovujeme správcovskou budovu včetně bufetu tak, aby to bylo zase atraktivnější pro ty, kteří přijdou a věřím, že to bude jeden z krásných prožitků při návštěvě celého toho areálu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Velké překvapení čeká na veřejnost i v areálu letního koupaliště Jindřich, kde už je hotová nová skokanská věž a dodělávají se práce na tobogánu. SSRZ věří, že koupaliště otevře do konce června.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">SVČ Asterix připravilo pro rodiče závěrečnou akademii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Středisko volného času Asterix poskytuje dětem nespočet zájmových kroužků. Vždy jednou v roce pak mohou děti své dovednosti ukázat v rámci závěrečné akademie rodičům.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na 250 členů různých kroužků, které nabízí SVČ Asterix, se mohlo převést na závěrečné akademii v KD P. Bezruče. S přípravami tak velké akce začalo středisko už na podzim, což šlo na výsledku vidět.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Vachulová, SVČ Asterix: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Máme různé zájmové útvary, ale ne všechny mohou vystoupit na pódiu. Takže dnes se tady představí taneční kroužky, aerobik, latina, kytara, flétna, taekwondo. Takové, co mají jevištní charakter a ty co nemají jevištní charakter, tak máme výstavu v Galerii Maryčka, kde si mohou všichni prohlédnout po celý měsíc naši práci žáků, co se týče keramických výtvorů a malování.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Do Asterixu chodím, protože mě to baví a chtěla jsem tam kvůli kamarádům a mám to tam ráda. Těším se na dnešek. Přijdou mě podpořit mamka s taťkou, babička, děda a strejda, brácha.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My se těšíme hodně a chodíme do Up&Down mini kids a jsem tady první rok. Baví mě to tady, je to strašná zábava a užívám si to, když tančím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Budeme vystupovat s choreografii Růžový panter a těšili jsme se moc na to. Tréma je hodně velká. Jsme velká parta a chodím do Asterixu prvním rokem.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme se připravovali hlavně na trénincích. Celý rok jsme si připravovali choreografii Venom, se kterou jsme i soutěžili na různých soutěžích i postupových, jako je například Czech Dance tour, nebo Taneční skupina roku a užili jsme si to. Chodím do Asterixu šestým rokem a baví mě tančit a je to náplň mého života.”  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Feberová (SOCDEM), náměstkyně primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já  jsem ráda, že pořádají tyto akce, protože to pořádají hlavně pro rodiče, kteří nemohou třeba přijet na závody, kde závodí a sklízejí velké ovace. Já bych chtěla touto cestou poděkovat všem v Asterixu, včetně paní ředitelky a jejího týmu, protože odvádějí skvělou práci, a to množství dětí, které jsou zapojeny v Asterixu, svědčí samo o sobě, že rodiče jsou spokojení a já taky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asterix se snaží stále rozšiřovat nabídku kroužků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Vachulová, SVČ Asterix: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Myslím si, že zájem je velký. O kroužky máme stále více zájemců, ale pořád přijímáme nové členy a jsme otevřeni všem. Zájem rodičů máme velký, protože letos se nám podařilo vyprodat celé kulturní středisko tady, takže máme úplně vyprodáno a moc se těšíme.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Navštivte interaktivní výstavu Svět kostiček Lego</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Městské kulturní středisko připravilo v KD L. Janáčka je ve Výstavní síni Viléma Wünscheho interaktivní výstavu Svět kostiček Lego. Ta potěší nejen děti, ale i dospělé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Před čtyřmi lety sklidila výstava Svět kostiček Lego velký úspěch, a proto se do Havířova opět vrátila. K vidění je toho opravdu hodně. Od modelů formulí, nejrůznějších strojů až po celá města.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zdeněk Heiser, galerista : </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Autor této výstavy je architekt Petr Šimr z Loděnice u Prahy, který se už jedenáct let se intenzivně zabývá prací s touto stavebnicí a sám staví nejen tovární sety, ale později, když získal zkušenosti, tak začal stavět své vlastní stavby. To znamená, že vymýšlel nejrůznější dopravní prostředky, vozidla, stavební stroje, ale především stavby, protože jako architekt se realizuje právě u různých budov a inspiruje se i skutečnými stavbami nejen v naší republice.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstavu nyní navštěvují školy. Děti jsou z modelů nadšené a líbí se jim, že si mohou i zkusit sami něco postavit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zajímavé bylo zlaté Porsche. Prý ta barva je z opravdového zlata. Je to jediné v Česku vyrobený model. To město bylo fajn, je velké.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Doporučuji hodně ta městečka. Jsou vážně super k vidění a jsem ráda, že někdo dokáže něco takového postavit. Je to super. Dá se tu všechno vidět auta, městečka i nějaká loga jako Hugo Bago. Teď tu tvoříme nějaké domečky s kamarádkami a různé zahrady.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zapamatoval jsem si, že ten pán, který to staví, že už má toho Lega tak hodně, že to nemá kam dávat. Mě se tady nejvíce líbili ti Simpsonovi v tom městečku.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mě se tady nejvíce líbilo, jak tam byly různé kolotoče a městečka. Obdivuji toho, kdo to stavěl, že na to měl čas a že ho to nepřestalo bavit.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obdivovat Svět kostiček Lego může široká veřejnost ve Výstavní síni Viléma Wünscheho až do konce letních prázdnin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-18-06-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>