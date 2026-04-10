--- v0 (2026-02-04)
+++ v1 (2026-04-10)
@@ -1,181 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.6.2024, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek udělil čtyři Ceny města za rok 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek uděloval ceny města za rok 2023. Ocenění se udělovalo za oblast záchrany životů, přínos v kultuře a výtvarné umění a architektura. Cenu získali čtyři lidé, jeden z nich in memoriam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rytířský sál frýdeckého zámku se stal opět místem udílení  Cen města Frýdek-Místek za rok 2023. Zdeněk Matuszek získal cenu za odpor proti  socialistickému režimu. V sedmnácti letech ho dostal doživotní zákaz  studia a musel do vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Matuszek, oceněný odpůrce režimu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Moc si toho vážím. Nikdy by mě nenapadlo, zvláště v té  době, o které jsme tady mluvili, rok 1977, kdy jsem byl za to stíhaný trestně,  že po 47 letech za to samé budu oceněn. To jsou takové ty paradoxy. Ale moc si  toho vážím." – Měl byste nějaký vzkaz pro dnešní generaci? – "Boj za svobodu je  každodenním bojem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dnes desetiletý Vojtěch Polášek si při jízdě v autě  všiml bezvládně ležící seniorky na zemi, řekl to mamince, která otočila auto a  poskytla jí pomoc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dnes desetiletý Vojtěch Polášek si při jízdě v autě  všiml bezvládně ležící seniorky na zemi, řekl to mamince, která otočila auto a  poskytla jí pomoc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Polášek, oceněný za záchranu života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že jsem zachránil seniorku, co ležela na chodníku.  A chtěl bych to udělat zase."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radka Kulichová 26 let spolupracovala se souborem  Ostravička. Je spjata s Mezinárodním folklorním festivalem a  s MUSICOU TEMPLI. A 15 let zpívala v Pěveckém sboru Smetana.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Radka Kulichová 26 let spolupracovala se souborem  Ostravička. Je spjata s Mezinárodním folklorním festivalem a  s MUSICOU TEMPLI. A 15 let zpívala v Pěveckém sboru Smetana. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Kulichová, oceněná za přínos  v kultuře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem vděčná, protože co jiného člověk v té kultuře má,  než potlesk a nějaké to ocenění. V podstatě za tu svoji práci. Potlesk  diváků, kterým se to líbí. A samozřejmě toto ocenění to asi je to nejvíc, co  člověk v té kultuře může získat. Myslím si, že každý by měl znát své kořeny, ze kterých  vyrůstal, protože žádná rostlina bez kořenů neroste. A tak i ten folklor jsou  takové naše kořeny, ze kterých rosteme my jako národ, jako společnost. Takže  myslím, že mi bylo ctí mezi těmi dětmi zasévat ta semínka a ty znalosti těch  svých kořenů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In memoriam získal cenu architekt Jaroslav Čermák, který  v letech 1921 až 1941 vyprojektoval mnoho budov a staveb ve Frýdku-Místku  a okolí. Po válce byl bohužel nařčen z kolaborace s Němci a  v roce 1945 zavražděn.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">In memoriam získal cenu architekt Jaroslav Čermák, který  v letech 1921 až 1941 vyprojektoval mnoho budov a staveb ve Frýdku-Místku  a okolí. Po válce byl bohužel nařčen z kolaborace s Němci a  v roce 1945 zavražděn. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Šlapeta, příbuzný architekta  Čermáka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velmi nás to dojalo, protože to byl tragický osud člověka,  který měl velkou energii, ohromný talent na podnikavost v obchodu i  realizaci staveb, i v projekční činnosti. Což jak jsem už zmínil,  ovlivnilo i o něco mladší bratry mého otce a strýce, kteří se potom vydali na  stavební průmyslovku do Brna a posléze do Německa a do Ameriky. A na začátku  kariéry tady také postavili několik domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo mi velkou ctí předat čtyřem osobnostem, jedné in  memoriam, Cenu města. My, když jsme se rozhodovali, komu tu cenu dáme, tak jsme  se snažili opět vytvořit takový čtyřlístek osobností, která každá svým způsobem  přispěla k dobrému jménu města. Stavitel Jaro Čermák přetvořil podobu  města, kterou známe dodnes. A samozřejmě jsou tady osobnosti z kulturního života,  které stály u zrodu Folklorního festivalu. Je tady osobní hrdinný postoj. A  samozřejmě nesmíme zapomenout na malého hrdinu, který přispěl k záchraně  lidského života."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Laureáty na cenu města každoročně navrhují občané a o  udělení rozhoduje zastupitelstvo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Laureáty na cenu města každoročně navrhují občané a o  udělení rozhoduje zastupitelstvo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Adepti na práci u policie si prověřovali fyzičku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -307,75 +418,73 @@
         <w:t xml:space="preserve">Marcel Sikora  (SPOLU/KDU-ČSL), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na  posledním zastupitelstvu jsme schválili dotaci ve výši 520 tisíc korun pro  organizaci Modrý kříž, a to na projekt Zkus to s námi. V rámci  projektu budou uskutečněny tyto aktivity pro dospívající starší 13 let, kteří  jsou ohrožení rizikovým chováním a sociálně – patologickými jevy – tedy zejména  v souvislosti s užíváním návykových látek a návykovým chováním."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Macurová; vedoucí  poradny Frýdek-Místek, Modrý kříž v ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spolupráce s našimi městskými kurátory výborně funguje, čehož si  moc vážíme a oceňujeme to, také z jejich strany přišly návrhy na rozšíření  spolupráce a město nás podpořilo dotací, proto od července letošního roku  rozšiřujeme nabídku a navyšujeme kapacitu pro tuto cílovou skupinu a jejich  rodiny. Nově se budou dospívajícím a jejich rodinám věnovat dva  pracovníci, budou nabízet individuální a rodinné konzultace, do budoucna  zvažujeme i otevření skupin pro mládež nebo podpůrných skupin pro rodiče, podle  zájmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program bude nabízen klientům kurátorů,  ale i veřejnosti. Lidé mohou přijít bezplatně a anonymně do poradny na adrese  Malý Koloredov 811. Do protidrogové politiky a preventivních programů město  investuje každoročně nemalé peníze.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program bude nabízen klientům kurátorů,  ale i veřejnosti. Lidé mohou přijít bezplatně a anonymně do poradny na adrese  Malý Koloredov 811. Do protidrogové politiky a preventivních programů město  investuje každoročně nemalé peníze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora  (SPOLU/KDU-ČSL), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můžu  zmínit podporu pro Renarkon, který zřizuje kontaktní a poradenské centrum a  město přispívá částkou 650 tisíc korun. Dále je to již zmiňovaný Modrý  kříž, který poskytuje také odborné sociální poradenství, ale také služby  následné péče a v neposlední řadě jsme podpořili i projekt Revolution  train. Jedná se o jedinečný vlakový  projekt, který přináší interaktivní zážitek s cílem informovat veřejnost o  rizicích spojených s užíváním návykových látek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protidrogový vlak navštívilo letos ve Frýdku-Místku za dva  dny na 900 návštěvníků. Dopoledne hlavně školní výpravy a odpoledne veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Protidrogový vlak navštívilo letos ve Frýdku-Místku za dva  dny na 900 návštěvníků. Dopoledne hlavně školní výpravy a odpoledne veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -450,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-20-06-2024-16-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>