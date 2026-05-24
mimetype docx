--- v0 (2025-12-25)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.6.2024, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravu čekají opravy silnic a tedy i omezení v dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blíží se začátek prázdnin, což každoročně znamená také začátek oprav, rekonstrukcí a modernizací komunikací. Ve většině případů se to neobejde bez omezení v dopravě a stejné to bude i letos. Na ty nejzásadnější uzávěry silnic a změny v trasách hromadné dopravy vás upozorníme v následující reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -147,53 +262,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příjezd k nově dokončenému parkovacímu domu u městské nemocnice bude přes ulici 28. října, z ulice  Jankovského, Červeného kříže a Odboje. Příjezd do ulice 28. října bude v době prací na tramvajové  trati reálný pouze ze směru od náměstí Republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a Přívozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vstupujeme do doby, kterou já se odvážím nazvat určitým zlatým  věkem, protože tady se doopravdy leta pracovalo na obrovském množství projektů,  které teď budou na sebe navazovat a mají vlastně naprosto změnit obraz města. Pokud vezmeme, že to třeba bude právě sad Dr. Milady Horákové, který má  projít revitalizací, podchody na Náměstí republiky, ulice Vítkovická, pak to máme vlastně  celý bulvár 28. října, kdy MAPPA připravovala určitý koncept, který se tady poprvé projeví v plné své kráse. Takže vidíme, že tady doopravdy je x investic,  které naprosto mění tu oblast. Kdo tam dneska chodí, tak za pět let tu oblast vlastně  nepozná. Na to navazují další projekty, jako právě Místecká, který má právě  změnit to úzké hrdlo, které je vlastně pod Frýdlantskými mosty. Mají tam přibýt parkoviště, takže vidíme, že toho je velice mnoho. No a my se vlastně  dostáváme do stavební fáze. Pro nás, jako pro obvod, je to pochopitelně potěšující,  protože všechny ty neduhy, které se tady roky sbíraly, se teď začnou postupně  řešit. To ale znamená rozhodně velkou zátěž pro obyvatele toho centra. Proto jsem    doopravdy rád, že jak magistrát, tak ostatní vzali koordinaci doopravdy řádně, že se to vlastně dva roky připravovalo a to, co dneska vidíme, to není nějaký chaos, to je doopravdy něco, co minimalizovalo jakékoliv negativní jevy. Pochopitelně teď ta komunikace v příštích pěti  letech bude muset být intenzivní mezi obyvateli a návštěvníky a námi jako investory. Ale  myslím si, že tím, že jsme to dva roky připravovali, tak snad zvládneme a  budeme si všichni držet palce, aby to všechno šlo jako domino a na konci jsme za  pět let mohli doopravdy procházet po bulváru a nestačíme se divit, jak to kolem vypadá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální uzavírky komunikací povolené magistrátem či jinými úřady najdete na stránkách města pod odborem dopravy. Detailní informace o letním provozu MHD  najdou zájemci v odkazu dpo.cz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální uzavírky komunikací povolené magistrátem či jinými úřady najdete na stránkách města pod odborem dopravy. Detailní informace o letním provozu MHD  najdou zájemci v odkazu dpo.cz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -268,93 +382,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-24-06-2024-17-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>