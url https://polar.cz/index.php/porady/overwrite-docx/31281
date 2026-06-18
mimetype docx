--- v0 (2026-02-26)
+++ v1 (2026-06-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.7.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Slováků funguje v Karviné nepřetržitě už 30 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už 30 let funguje v Karviné Obec Slováků. A to už je důvod k pořádné oslavě. Té se kromě členů spolku zúčastnili i zahraniční hosté a představitelé města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,142 +213,137 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Vilma Krňávková sem do Karviné přijela z Oravy za manželem, se kterým je dodnes a který ji velmi podporuje. Je její pravou rukou při organizování nejrůznějších společenských, kulturních a jiných aktivit spolku od samotného začátku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilma Krňávková, předsedkyně Obce Slováků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ráda to dělám, musí to člověk cítit srdcem, mě to těší, ono když už člověk padá na tvář a když pak přijde pochvala a výsledek, který tam je a radost lidí, tak ta energie, jakoby se vrátila. Je to taková krásná práce, mám tady kus domova. Rodiče to těžko nesli, že jsme se vydala za toho fešáka, ale šla jsem za velkou láskou a velkou lásku jsem nechala i i celou rodinu na Oravě a dala jsem jim slib, že na Slovensko, na svůj domov nikdy nezapomenu a že budu dělat všechno proto, aby ten domov i tu obohatila o tu naši slovenskou kulturu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velkým přáním předsedkyně Obce Slováků je, aby se o slovenské tradice tady v Karviné zajímala i mladší generace tak, aby poslání Obce Slováků zůstalo zachováno i v budoucnosti. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velkým přáním předsedkyně Obce Slováků je, aby se o slovenské tradice tady v Karviné zajímala i mladší generace tak, aby poslání Obce Slováků zůstalo zachováno i v budoucnosti.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalý důl Barbora opět ožívá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní sezóna je v plném proudu a i v měsíci srpnu čeká na obyvatele města i jeho návštěvníky hned několik oblíbených akcí. Druhým rokem pestrým programem také přes léto ožívá bývalý Důl Barbora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Latino summer vibes, to je název v pořadí druhé letní akce, kterou připravila Iniciativa Dokořán společně s dalšími partnery, spolky a organizacemi pro veřejnost. Páry ale i jednotlivci se tady mohli pod vedením zkušených lektorů pustit do výuky a zdokonalování se v latino rytmů. Hned na začátku dostaly návštěvníky i přes velké horko do rychlého tempa lektorky karvinské Zumby Janka a Renáta.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Latino summer vibes, to je název v pořadí druhé letní akce, kterou připravila Iniciativa Dokořán společně s dalšími partnery, spolky a organizacemi pro veřejnost. Páry ale i jednotlivci se tady mohli pod vedením zkušených lektorů pustit do výuky a zdokonalování se v latino rytmů. Hned na začátku dostaly návštěvníky i přes velké horko do rychlého tempa lektorky karvinské Zumby Janka a Renáta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zkušených tanečníků, kteří se zájemcům na Barboře věnovalo, bylo hned několik. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Kysová, organizátorka Latino summer vibes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to takový koktejl, který nabízíme pro tanečníky i netanečníky, koktejl rytmů jakými jsou salsa, bachata, zumba, prostě všechny karibské tance, přišlo nám fajn léto v Karviné nastartovat léto takovými rytmy a dát lidem možnost se to naučit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedním z lektorů byl i mexický tanečník Osven Osorio, který nadchl všechny přítomné svou energií.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedním z lektorů byl i mexický tanečník Osven Osorio, který nadchl všechny přítomné svou energií. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oswend Osorio, lektor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnes budu učit sedm různých stylů. Doufám, že pro všechny ot bude super a zajímavé a enjoy everybody. Já říkám karibské, protože tady v Evropě máte zumbu, rumbu, sambu, paso doble, to je trochu jiné stereotyp, hlavně je tancovat a neříkejme, co je to za styl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kulturní památka po hornické činnosti - bývalý Důl Barbora ožije do konce prázdnin ještě několikrát a pokaždé jinak.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kulturní památka po hornické činnosti - bývalý Důl Barbora ožije do konce prázdnin ještě několikrát a pokaždé jinak. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Sikora,organizátor Léto na Barboře 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To kouzlo toho areálu je jedno z nejkrásnějších, podobně jako Dolní oblast Vítkovic, která byla postaven ana industriálním turismu, barbora je něco podobného, my bychom byli rádi, kdyby si lidé zvykli sem jezdit i když je to dál od centra města a mohli tady trávit čas. Letos jsme začali už 1. června, kdy se konalo letní kino, promítali jsme film Samotáři, teď tady máme latinskoamerickou tančírnu, 13.7. nás čeká sportovní den, kdy se představí sportovní oddíly a také budou mít možnost náboru nových členů, 17.8. nás čeká beseda o Staré Karviné, komentované prohlídky a další historické aktivity a mezi 27.8.-31.8. tady Těšínské divadlo pořádá festival s názvem Scéna bez hranic a zakončíme to v září 13.9. a 14.9. festivalem elektronické hudby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Barbora bude centrem kulturních a volnočasových akcí pro širokou veřejnost v pohornické krajině ještě pár let, než se díky dotaci z Fondu pro spravedlivou transformaci zrekonstruuje Gabriela, kde vznikne návštěvnické, kulturní a technologické centrum Poho park.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -245,54 +355,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné probíhá výměna horkovodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na několika míst ve městě právě probíhá výměna horkovodu a práce  zasahují i do místních komunikací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letní měsíce využívá hlavní dodavatel tepelné energie společnost Veolia k nezbytným opravám a výměně horkovodního potrubí na různých místech měst a obcí na Karvinsku. Některé zásahy se neobejdou bez omezení chodců nebo řidičů. Například v Karviné tyto práce změní v ulicích Prameny v Karviné-Ráji a na ulici Čajkovského v Mizerově i dopravní situaci.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letní měsíce využívá hlavní dodavatel tepelné energie společnost Veolia k nezbytným opravám a výměně horkovodního potrubí na různých místech měst a obcí na Karvinsku. Některé zásahy se neobejdou bez omezení chodců nebo řidičů. Například v Karviné tyto práce změní v ulicích Prameny v Karviné-Ráji a na ulici Čajkovského v Mizerově i dopravní situaci.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Šulava, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí sektoru, Veolia Energie:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -506,93 +614,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-09-07-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>