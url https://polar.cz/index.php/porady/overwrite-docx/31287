--- v0 (2026-02-24)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.7.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Slezské nainstalovali speciální cyklopanely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Majitelé elektrokol mohou ve Slezské Ostravě nově využít speciální cyklo panely, díky kterým si mohou dobít baterii nebo dofoukat pneumatiky. Panely ale mají více funkcí užitečných nejen cyklistům. Slezská Ostrava je v rámci města úplně prvním obvodem, který na svých cyklostezkách panely instaluje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -556,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-09-07-2024-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>