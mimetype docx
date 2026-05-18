--- v0 (2026-02-21)
+++ v1 (2026-05-18)
@@ -1,58 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.7.2024, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dobrý den, jsem ráda, že jste si nenechali ujít další díl Magazínu TV Medicína. Tentokrát představíme zrekonstruovanou rehabilitaci v Havířovské nemocnici. Ukážeme Vám nový způsob fixace zlomenin, který využívá Krnovská nemocnice a který je v době dovolených vhodný i do vody. A s hostem si budeme povídat o poporodních návštěvách, jsme rádi, že jste s námi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Havířově dokončila modernizaci rehabilitace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třináct měsíců trvala komplexní rekonstrukce ambulantní rehabilitace v havířovské nemocnici. Kraj modernizaci podpořil 65 miliony korun. Součástí je i nový bazén.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířovská nemocnice byla postavena v roce 1969. Chyběla jí ale ambulantní rehabilitace. Ta byla nakonec provizorně umístěna do suterénu. Tam zůstala až do dnešní doby. Komplexní modernizací prošla až nyní.</w:t>
       </w:r>
     </w:p>
@@ -142,59 +256,57 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Je to tady super, rozhodně lepší, modernější, pohodlnější.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová fixace zlomenin již nezabrání dovolené u vody</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dovolenou u vody nebo v zahraničí často ovlivňují akutní úrazy a zejména pak zlomeniny končetin. Pobyt u moře s nasazenou sádrou je velkým omezením pro pacienty.  Toto vše odstraňuje nový způsob fixace zlomenin, který začali aplikovat v krnovské nemocnici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Říká se jí sádra do vody, ve skutečnosti jde však o něco jiného.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Kocián, lékař ortoped SZZ Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Ne, sádra to není, je to speciální materiál, uvnitř jsou karbonová vlákna, obložená plastovým korpusem. Je to, říká se tomu správně fixace, je to „open cast“. Výhody má zejména ty, že se dá použít i ve vodě, dá se s ním koupat, na to je primárně určený, je výrazně prodyšný a dá se opakovaně využít, což je tedy obrovská výhoda. Dá se jakkoli upravit ta fixace, pokud se tedy přiloží špatně nebo pokud po zlomenině naroste otok končetiny, dá se ta fixace sejmout, znovu nahřát v troubě a vymodelovat."</w:t>
@@ -248,51 +360,50 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lékárnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Takhle to vypadá. Takhle si pro to vlastně přijde třeba rodina nebo klient, přijde k nám, koupí si, musí už přijít s velikostí, musíme vědět, jakou velikost, odchází.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST: Tereza Rykrová, koordinátor poporodní péče, Nemocnice ve F-M - Nemocnice ve F-M nabízí poporodní návštěvy</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porodnice ve frýdecko-místecké nemocnici nabízí ženám od roku 2023 poporodní návštěvy, hrazené ze zdravotního pojištění. Podrobnosti nám už prozradí tamní koordinátorka poporodní péče paní Tereza Rykrová. Hezký den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Rykrová, koordinátorka poporodní péče, Nemocnice ve F-M: </w:t>
       </w:r>
       <w:r>
@@ -599,54 +710,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Rykrová, koordinátorka poporodní péče, Nemocnice ve F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A vám, milí diváci, děkuji za pozornost. Uvidíme se zase příště.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -721,93 +828,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-17-07-2024-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>