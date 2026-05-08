--- v0 (2026-02-22)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.7.2024, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči ocenili děti v soutěži požární prevence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve velkém sále KD v Rychvaldě se sešli především mladí hasiči, kteří uspěli v krajském kole soutěže Požární ochrana očima dětí a mládeže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -93,55 +208,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Křižánek, SDH Rychvald, OORP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dnešní akce se koná k jubileu 50 let soutěže Požární ochrany očima dětí a mládeže. Okresní odborová rada prevence při okresu Karviná se rozhodla tuto jubileum oslavit formou spolupráce s IZS, kdy oceníme děti jak z okresu Karviná, tak z celého kraje. Jsme rádi, že jsme měli spoustu pozitivních ohlasů, proto jsme se rozhodli to pojmout slavnostněji, abychom mohli dětem přiblížit práci hasičů, policie, ČČK Rychvald. Bude tady také ukázka techniky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Strnadel, SDH Rychvald, ÚORP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tato soutěž se koná celorepublikově už 50 let. Chtěl bych poděkovat všem, kteří se zúčastnili jakoukoliv mírou v průběhu těch let a vyhodnocení letošního ročníku bude na Bouzově.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -216,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-24-07-2024-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>