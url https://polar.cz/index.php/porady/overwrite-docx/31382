--- v0 (2026-02-25)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.7.2024, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den. Dnes pro vás máme speciální vydání Ostravských minut, protože ho celé věnujeme koncertní hale. Ostrava zažila historickou událost, o jejímž významu svědčí i účast prezidenta naší země Petra Pavla. Přímo před Domem kultury se uskutečnilo slavnostní poklepání základního kamene koncertního sálu, který navrhl věhlasný architekt Steven Hall. Ani ten si slavnostní okamžik nenechal ujít a dorazil z New Yorku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -329,93 +444,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-25-07-2024-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>