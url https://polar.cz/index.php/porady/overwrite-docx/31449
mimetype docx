--- v0 (2026-02-21)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kapacitu mateřinek by měla navýšit dětská skupina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedostatek míst v mateřské škole chtějí ve Studénce vyřešit provozem dětské skupiny. Její zřízení by měla z velké části pokrýt dotace. Podání žádosti o státní podporu schválili zastupitelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -159,56 +274,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě to není v rámci hospodaření žádný rizikový zásah. Počítáme s tím, že naše spoluúčast bude deset milionů korun. Budeme jednat o tom, zda ji jsme schopni pokrýt z vlastních zdrojů a nebo s ohledem na to, že je to investice úplně do nové budovy, která vyroste místo stávající jídelny toho bývalého internátu, tak tím, že je to nová budova, tak ta samozřejmě, logicky z ekonomických důvodů, možná snese i to, že by se na ni vzal dlouhodobý úvěr. Takže tyto způsoby financování ještě budeme řešit. Ale určitě počítáme s tím, že pokud bychom šli do profinancování té dotace, kterou nám fond vyplatí ihned po realizaci akce, tak tam se to dá krásně řešit krátkodobým ročním úvěrem, který nám banky bez problémů poskytnou.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud vše půjde podle předpokladů, měla by dětská skupina začít ve Studénce fungovat od ledna roku 2026.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní festival bavil děti i maňáskovým divadlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Letního festivalu ve Studénce myslí v mnohém na děti, právě těm jsou pravidelně věnovány středy. Jedna z nich nabídla maňáskové divadlo, které pro mladé publikum zahrálo pohádku venku u sportovního centra.</w:t>
@@ -333,53 +442,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K létu patří formy plážového sportování - a to v mnoha disciplínách, Třeba na koupališti ve Studénce se na beachvolejbalovém kurtu konal 1. ročník plážového turnaje ve fotbalu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V areálu přírodního koupaliště ve Studénce jsou kurty na beachvolejbal. Na jeden den tu ovšem místo sítě ukotvili fotbalové branky a konal se tu vůbec 1. ročník turnaje v plážové kopané. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stachovič, spolupořadatel turnaje, předseda klubu Fotbal Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Ten nápad v nás dřímal delší dobu. V loňském roce se SAK pokusil zorganizovat první ročník, ale pro malou účast se neuskutečnil. Takže jsme v letošním roce spojili své síly s fotbalem Studénka a jak vidíte za námi, už se to podařilo. V letošním roce se nám přihlásilo sedm týmů  z okresu Nový Jičín a zkoušíme, co to vlastně znamená zorganizovali takový plážový fotbal,  protože není to úplně tradiční sport pro naše teritorium, je to spíš doména jižních států, ale jak vidíte, tak nasazení, bojovnost a nadšení zatím jede.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Ten nápad v nás dřímal delší dobu. V loňském roce se SAK pokusil zorganizovat první ročník, ale pro malou účast se neuskutečnil. Takže jsme v letošním roce spojili své síly s fotbalem Studénka a jak vidíte za námi, už se to podařilo. V letošním roce se nám přihlásilo sedm týmů  z okresu Nový Jičín a zkoušíme, co to vlastně znamená zorganizovali takový plážový fotbal,  protože není to úplně tradiční sport pro naše teritorium, je to spíš doména jižních států, ale jak vidíte, tak nasazení, bojovnost a nadšení zatím jede.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Ondruš, tým Fešáci ze Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nastoupili jsme s názvem Fešáci, protože fešáci ze Studénky jsem. Hráli jsme zatím jeden zápas ze Stachovicemi, máme jeden bod a teď nás  čeká další zápas, takže uvidíme, co bude. Určitě je to dobrý nápad, tento turnaj, je to dobré i do přípravy, hlavně se pobavit a hlavně se nezranit. Takže je to příjemné a doufám, že to bude dál pokračovat.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Anders, FC RADO z Bílovce:</w:t>
       </w:r>
       <w:r>
@@ -517,93 +625,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-02-08-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>