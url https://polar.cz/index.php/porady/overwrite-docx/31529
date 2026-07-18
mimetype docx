--- v0 (2026-02-23)
+++ v1 (2026-07-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2024, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Galerie VENKU pořádá dvě výstavy v centru Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Představení paralympijského sportu i zajímavých sportovišť v Moravskoslezském kraji. To jsou dvě volně přístupné a zajímavé výstavy, které aktuálně najdete v centru Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,89 +178,87 @@
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta Moravské Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady na Jiráskově náměstí máme výstavu paralympijského  výboru, kde se dozvíte veškeré podrobnosti i detaily, co tento krásný sport  obnáší. My víme, že Ostrava má velmi kladný vztah k tomuto sportu a  k paralympijské hnutí. Kdy můžu poukázat na to, jaký velký úspěch tady měl  hokejový turnaj."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tadeáš Mahel, mluvčí Českého paralympijského  výboru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výstava představuje jednak třicetiletou historii Českého  paralympijského výboru, ale rovněž slouží k představení parasportů a  nalákání fanoušků na blížící se paralympiádu v Paříži. Tam už brzy  odcestuje 32 českých parasportovců. A my doufáme, že i díky té výstavě jim  budou lidé držet palce a prožívat s nimi jejich statečný boj a všechny  příběhy, které je provází."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava bude na náměstí k vidění do 25. srpna, poté se  přesune na náměstí Ostrava-Jih. Nadšence sportu i architektury pak potěší i  další aktuální zajímavá výstava v centru města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava bude na náměstí k vidění do 25. srpna, poté se  přesune na náměstí Ostrava-Jih. Nadšence sportu i architektury pak potěší i  další aktuální zajímavá výstava v centru města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta Moravské Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Na druhou výstavu vás pozvu do Komenského sadů, udělejte si  krásnou procházku a můžete se podívat na výtečnou výstavu Galerie venku – Místa  (v) pohybu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Materna, spoluautor výstavy Místa  v pohybu; Galerie VENKU:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou to místa, kde člověk vykonává nějaký sportovní pohyb a  zároveň ta samotná místa v čase se nějak změnila. S kolegyní jsme  vytipovali v rámci Moravskoslezského kraje několik takových míst, která  nám přišla zajímavá. Třeba svojí historií nebo právě tím, jak moc se za ten  svůj daný čas změnila. Nebo jsou zajímavé architekturou nebo architektem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava se věnuje deseti tematickým okruhům. V Komenského  sadech bude výstava k vidění do 23. srpna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava se věnuje deseti tematickým okruhům. V Komenského  sadech bude výstava k vidění do 23. srpna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -220,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-16-08-2024-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>