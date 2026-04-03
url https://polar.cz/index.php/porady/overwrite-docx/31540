--- v0 (2026-01-29)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.8.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gastrofestival F-M plný chutí přilákal davy lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobré jídlo, pití i zábava pro celou rodinu. Takový byl další ročník Gastrofestivalu Frýdek-Místek plný chutí. Více než 60 stánků a další zapojené podniky v okolí udělaly z akce největší gastrofestival v kraji. Událost si tradičně nenechaly ujít davy návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -88,153 +203,150 @@
         <w:t xml:space="preserve">3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Langoš, je to perfektní a je tady hrozně teplo, děkuju."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nám se letos podařilo na frýdecké náměstí přilákat více než  60 stánků s tím nejlepším jídlem a pitím od vybraných prodejců. Dalších  více než deset najdou návštěvníci na frýdeckém zámku. Troufnu si tak i říct, že  co se týče tohoto počtu, tak se můžeme nazvat největším gastrofestivalem  v Moravskoslezském kraji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do akce se zapojilo také 10 restaurací, vináren a  specializovaných obchodů na náměstí a v jeho okolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do akce se zapojilo také 10 restaurací, vináren a  specializovaných obchodů na náměstí a v jeho okolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V nabídce máme jídla české i zahraniční kuchyně jako  například burgery, paellu, quesadily, poke bowls, lokše, domácí bramboráky,  rolované zmrzliny, pečivo, domácí limonády, výběrová vína, míchané nápoje a  v tomto počasí určitě přijde vhod pořádně vychlazené pivo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa prodejci: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jelikož jsem místní, tak jsem tady rád. A přivezli jsme pivo  z Beskyd, Ogara, Kunčice pod Ondřejníkem. A máme tady jednak klasická piva  i speciály."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa prodejci: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že jsme sýraři Cheese Mafia, jezdíme  na různé festivaly, Pojez festy, gastro. Máme francouzký raclette, k tomu máme domácí, od pana  Sochy z Kopřivnice, takové domácí brambůrky. Od kolegy Jánoše, Maďara, máme maďarskou klobásu, děláme  quesadillu s hovězím trhaným masem, od kluků od Bobra."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem akce bylo nabídnout návštěvníkům všech věkových skupin  co nejvíce zážitků a provázat spolupráci s místními podnikateli a poskytovateli  služeb.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem akce bylo nabídnout návštěvníkům všech věkových skupin  co nejvíce zážitků a provázat spolupráci s místními podnikateli a poskytovateli  služeb. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náš gastrofestival je rodinným festivalem, takže si tady  přijde každý na to své. Letos máme na náměstí dvě stage, jednu kuchařskou a  jednu hudební. Na té kuchařské se představí třeba Veronika Šmehlíková alias  koko, na té hudební Vašek Noid Bárta. Po celý den tu bude bohatý program,  v parku pod zámkem máme dětskou zónu, v zámeckém parku pak chill zónu  a na zámeckém nádvoří je další menší podium, kde bude v průběhu dne hrát  živá muzika."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V loňském roce proběhl gastrofestival poprvé tady na  náměstí, kdy jsme vypustili všechna auta a otevřeli jsme náměstí lidem. A je  vidět, že když jsme se podruhé pustili do toho nápadu, tak množství stánků,  množství hostů, lidé, kteří přišli, je mnohem větší. A to místo je správné. Ta  akce získává větší a větší náboj. A myslím si, že do budoucna náměstí, okolí  zámku, park a tak dále, jsou skvělým místem k tomu, aby centrum města  ožívalo a aby podobné akce se tady konaly a nekonaly se třeba jenom jednou za  rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vidíte sami, že tady máme plné náměstí. Velkou přidanou  hodnotou je, že nejde jenom o gastrofestival, ale pod zámkem je i zóna pro  děti. Má tam zázemí nemocnice ve Frýdku-Místku, která učí děti, jak třeba  poskytnout první pomoc. Je tam také stánek od frýdeckých hokejistů, který poskytuje  zábavný program pro malé děti. Chtěl bych také poděkovat organizátorům, což je Turistické  informační centrum, naše příspěvková organizace, která dlouhodobě tuto akci  pořádá. A za to jim patří velké díky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední prázdninový víkend čekají Frýdek-Místek ještě  tradiční Historické slavnost i. A z dalších zajímavých akcí to bude 21.  září na zámku už 5. ročník akce Frýdek-Místek žije vínem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední prázdninový víkend čekají Frýdek-Místek ještě  tradiční Historické slavnost i. A z dalších zajímavých akcí to bude 21.  září na zámku už 5. ročník akce Frýdek-Místek žije vínem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor ocenil úspěchy žáků ZUŠ Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -246,53 +358,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Partu žáků Základní umělecké školy Frýdek-Místek přijal  osobně na magistrátu primátor města. Chtěl jim totiž pogratulovat za velkou  řádku úspěchů, které v průběhu školního roku nasbírali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Základní umělecká škola ve Frýdku-Místku letos slaví 85 let  od svého vzniku. A není to jenom rok oslav, ale je to rok, kdy absolventi nebo  studenti a žáci této školy sbírají opravdu řadu ocenění. A to i na celostátní  úrovni. A tento rok jsem se rozhodl ten zástup studentů přijmout na radnici a  ocenit jejich vzornou reprezentaci města a školy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejprve vyhráli krajskou soutěž tanečních a jazzových  orchestrů v Havířově a následně přivezli zlaté pásmo i několik  individuálních ocenění z celostátní soutěže v Litvínově.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejprve vyhráli krajskou soutěž tanečních a jazzových  orchestrů v Havířově a následně přivezli zlaté pásmo i několik  individuálních ocenění z celostátní soutěže v Litvínově. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl poděkovat všem pedagogům. Dětem, které to baví  a rodičům, kteří svým dětem fandí a pomáhají jim v této činnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Přidal, vedoucí pedagog ZUŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -310,53 +421,52 @@
         <w:t xml:space="preserve">Veronika Pospíšilová, členka orchestru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ""Já jsem spíše jako zpěvačka a v podstatě v  té kapele se doprovázím. Dělám takovou tu menší práci, takové akordy a kytaře  se věnuji asi čtyři roky a zpívám od malička od tří let a strašně mě to baví. Tady  v té kapele je to úplně něco jiného, než zpívat a hrát sólo, protože máte kolem  sebe ty lidi a je z toho úplně jiný pocit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Korč, člen orchestru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já už hraji na kytaru sedm let. Začal jsem  na klasickou kytaru a teď čtyři roky hraji na elektrickou a dost mě to baví.  To, co teď držím v ruce ta kytara, tak taková zajímavost. Je to postavené třeba  z trámu ze střechy ručně. Takovou kytaru neuvidíte. Dost mě to baví a mám to  jako relax po škole a užívám si to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pan učitel Radim Přidal byl na celostátní soutěži oceněn  také speciální cenou za pedagogické vedení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pan učitel Radim Přidal byl na celostátní soutěži oceněn  také speciální cenou za pedagogické vedení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SVČ Klíč bude moci bezplatně využívat prostory škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -396,53 +506,52 @@
         <w:t xml:space="preserve">Patrik Siegelstein, ředitel SVČ Klíč F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě, rozhodl-li se zřizovatel Střediska volného času  Klíč, že tato organizace nebude muset platit nájemné ve školách, ve kterých  bude mít aktivity, tak se jedná jedině o pozitivní a výbornou zprávu. Umožní  nám to kroužky více vytáhnout do škol a případně stávající kroužky, které už  tam jsou zlevnit nebo je minimálně nezdražovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tím pádem dojde ke snížení ceny těchto mimoškolních nebo  volnočasových aktivit pro děti. A zároveň ty děti budou moci chodit do těch  aktivit v těch školách, kde jsou. Takže nebudou muset někde přecházet nebo  je nebudou muset rodiče převážet. A mělo by to být určitě příjemnější pro děti  i pro rodiče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během školního roku mají děti možnost ve středisku volného  času navštěvovat různé kroužky. O prázdninách zase pořádá Klíč příměstské i  pobytové tábory. A ve spolupráci s městem a různými organizacemi téměř  každý všední den různé pohybové, naučné, technické i umělecké aktivity.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během školního roku mají děti možnost ve středisku volného  času navštěvovat různé kroužky. O prázdninách zase pořádá Klíč příměstské i  pobytové tábory. A ve spolupráci s městem a různými organizacemi téměř  každý všední den různé pohybové, naučné, technické i umělecké aktivity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -517,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-19-08-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>