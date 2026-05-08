--- v0 (2026-02-26)
+++ v1 (2026-05-08)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.8.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntál se na Dračích lodích neztratil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na břehu Slezské Harty vyrostlo o víkendu malé městečko. Na festivalu dračích lodí se  sjelo 62  dvaadvacetičlenných posádek ze celé republiky i Slovenska. Utkaly se v závodech ve sprintu na 200 metrů i stíhacím závodě na jeden kilometr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Mezi  posádkami bylo hned několik lodí s bruntálskými závodníky    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Henč (ANO), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„10. ročník Dračích lodí se  nám pomaličku blíží ke konci a já musím jenom konstatovat jako  každý rok, že akce byla úžasná, myslím si, že velmi dobře  zorganizovaná. Musím taky trošičku vyzdvihnout město Bruntál,  protože město Bruntál už druhý rok tady mělo svou posádku a  myslím si, že si vedli taky velmi dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Téměř  1500 závodníků v týmech vytvořilo skvělou atmosféru a  předvedlo obdivuhodné výkony.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Téměř  1500 závodníků v týmech vytvořilo skvělou atmosféru a  předvedlo obdivuhodné výkony. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef  Havlík, předseda Mikroregionu Slezská Harta a hlavní pořadatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Když se podíváte kolem sebe, tak vidíte jenom spokojené  tváře, lidi jsou nadšení, sportovci také. Těch 62 týmů, ti  jsou úplně unesení z atmosféry.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reprezentanti  Bruntálu se rozhodně mezi závodníky neztratili. Mezi 62 posádkami  skončili v první dvacítce nejlepších, kdy oficiální posádka  města získala 5. místo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Reprezentanti  Bruntálu se rozhodně mezi závodníky neztratili. Mezi 62 posádkami  skončili v první dvacítce nejlepších, kdy oficiální posádka  města získala 5. místo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Posádka  města Bruntálu, 5. a 6. místo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jeli jsme výborně, start jsme  měli trošinku slabší, ale víme, kde máme chyby, takže budeme  zlepšovat, zlepšovat. Chceme medaili letos. Postoupíme, uděláme  pro to všechno. Hlavně Bruntál.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tým  Crossfight Bruntál, 9. místo: </w:t>
       </w:r>
       <w:r>
@@ -135,53 +248,52 @@
         <w:t xml:space="preserve">Tým Průkopníci časem, Bruntál, 17. místo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Krásnej tým  Průkopníci časem Bruntál, Úřad práce. A budeme určitě první.  O tom není pochyb.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tým Váš  zelinář, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme Váš zelinář z Bruntálu, 100 mil  obrat letošní rok.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejrychlejší  posádkou ve sprintu i ve stíhacím závodě byli nakonec závodníci  z týmu Starého Města s názvem Staroměstská jelita.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejrychlejší  posádkou ve sprintu i ve stíhacím závodě byli nakonec závodníci  z týmu Starého Města s názvem Staroměstská jelita. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -256,93 +368,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-26-08-2024-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>