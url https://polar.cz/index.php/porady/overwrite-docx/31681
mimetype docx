--- v0 (2026-02-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.2024, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Butovická se s požárem vyrovnala, 2. září vítala školáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začal nový školní rok. Slavnostně jej mohli prožít i žáci základní školy na Butovické ulici, která celé prázdniny likvidovala následky červnového požáru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -103,62 +218,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když starosta města slavnostně vítal školáky na Butovické, úspěšný školní rok popřál všem dětem, které dochází i do dalších místních škol, tedy Sjednocení a Františka kardinála Tomáška. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všem školákům ve Studénce přeji krásný návrat do školních lavic, věřím, že si užili léto, a že teď naskočí opět do toho školního procesu s tím, že budou mít chuť se něco nového naučit, a zároveň se budou připravovat někteří na přijímací zkoušky na střední školy. Zároveň bych chtěl popřát i prvňáčkům, aby ty jejich první krůčky byly zajímavé, aby ten přechod zvládli a rodičům přeji hodně trpělivosti, protože tu budou nepochybně potřebovat. A v neposlední řadě bych i personálu všech škol také popřál pevné nervy a hodně úspěchů v rámci toho pracovního života po celý školní rok.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie dohlížela na chodce před školou Sjednocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté po prázdninách vyrazili k přechodům pro chodce v blízkosti škol. V rámci kampaně Zebra se za tebe nerozhlédne dohlíželi na přecházení silnice například ve Studénce na ulici Sjednocení.</w:t>
@@ -212,53 +315,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vždycky se podívám na levou i pravou stranu. A musím čekat, protože někteří řidiči jsou zlobiví.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Málokteré dítě se před tím přechodem opravdu zastaví a věnuje tomu rozhlížení čas. Na levou stranu se díváme nejdříve proto, že tam to auto máme nejblíž a hrozí tam nejdříve nebezpečí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Málokteré dítě se před tím přechodem opravdu zastaví a věnuje tomu rozhlížení čas. Na levou stranu se díváme nejdříve proto, že tam to auto máme nejblíž a hrozí tam nejdříve nebezpečí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přímo tady před Základní školou sjednocení vozidla vyjíždí ze zatáčky, takže určitě je důležité nejen to, aby se děti rozhlédly před přechodem pro chodce, ale aby se rozhlížely po celou dobu, co po něm jdou, aby stále věděly, že jsou v bezpečí, případě, aby mohly rychle reagovat na nějakou rizikovou situaci.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -380,51 +482,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Lyčka, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hrozně moc mi už led chyběl. Trénovat potřebuju asi nahrávky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci kempu se hráči ve dvou skupinách dostali na led dvakrát denně, odpoledne je čekala i gymnastická průprava v tělocvičně a součástí byla také suchá příprava zaměřená na fyzičku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Miksa, hlavní trenér juniorů, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže je to takové komplexní zapracování. Mají hru na suchu, to je házená, košíková nebo fotbal, a na ledě tedy hokej,  takže je to takové všestrannější, což v sezóně není možné. Proto ten kemp, jsou tady celý týden od rána od sedmi do čtyř odpoledne. A má to určitě smysl, co se týká dovedností, protože v sezoně, když jsou zápasy, už ten trénink je trošičku jiný. Je směrovaný spíše na nějakou taktiku zápasu a ty dovednosti se pilují právě tady v tom kempu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od počátku září už pak všechny hokejové týmy rozjíždí své pravidelné tréninky. Ve čtvrtek 26. září zve klub malé příznivce od 4 do 8 let na náborovu akci v rámci Týdne hokeje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -517,93 +618,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-06-09-2024-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>