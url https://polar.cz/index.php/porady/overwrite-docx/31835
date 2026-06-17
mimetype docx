--- v0 (2026-02-26)
+++ v1 (2026-06-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský talent 2024 byl letos velmi úspěšný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V městském domě kultury se uskutečnil 16. ročník pěvecké soutěže nazvané Karvinský talent. Věhlas talentu za dobu své existence dávno přesáhl hranici města a odvážní zpěváci a zpěvačky sem míří i ze vzdálenějších míst. Vítěze jednotlivých kategorií si můžete poslechnout v následujícím příspěvku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -68,161 +183,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos se moderování soutěže Karvinský talent ujal známý český herec, moderátor a zpěvák Milan Peroutka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Peroutka, moderátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moderovat Karvinský talent byla radost. Já mám rád šestku a letos je to 16. ročník. Obdivuji děti za jejich suverenitu, já jsme takový nebyl, takže stoupnout si před publikum chce dávku odvahy a je úžasné, že je učitelky v tomto podporují a mají možnost se takto předvést."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ze všeho nejdříve vám představíme vítěze jednotlivých kategorií. V 1. kategorii zvítězila Anežka Istlová z Karviné.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ze všeho nejdříve vám představíme vítěze jednotlivých kategorií. V 1. kategorii zvítězila Anežka Istlová z Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anežka Istlová, úspěšná účastnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"S výběrem mi pomohla paní učitelka a kolem 3 až 4 týdnů jsem trénovala. Jsem šťastná a vůbec jsem to nečekala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V druhé kategorii byla jasnou vítězkou  Adéla  Folwarczná z Havířova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla  Folwarczná, úspěšná účastnice: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsem nadšená, jsem to upřímně nečekala, protože já jsem se tam hýbla trochu křečovitě, jsem nadšená z toho. Vybírala jsem to s paní učitelkou, dala mi na výběr, mě se to líbilo, sluchově i melodií a zpívalo se to hezky, je to příjemné, oddechové."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejtěžší rozhodování měli porotci ve 3. kategorii, výkony všech soutěžících byly velmi zdařilé. Nakonec se rozhodli pro vítězku Johanu Žofii Muchovou z Havířova, která se Karvinského talentu účastní pravidelně a sbírá jednu cenu za druhou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Johana Žofie Muchová, úspěšná soutěžící:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento rok byly všechny holky úžasné, takže jsem překvapená a jsem moc ráda.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V kategorii dua nejvíce porotu oslnila dvojice Martina Kuchařová a Klára Matušínská z Českého Těšína.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V kategorii dua nejvíce porotu oslnila dvojice Martina Kuchařová a Klára Matušínská z Českého Těšína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kuchařová, úspěšná účastnice z Českého Těšína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vybraly jsme si skladbu Bílá laň od Vesny, už spolu zpíváme dlouho, takže to bylo příjemné. Cvičili jsme dlouho, doma i na hodinách zpěvu a kde se dalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Matušínská, úspěšná účastnice z Českého Těšína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Včera na zkoušce se nám to povedlo více, takže jsme nečekaly, že vyhrajeme 1. místo, takže nás to potěšilo, protože jsme to nečekaly.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Rozdány byly ale i další ceny. Svého favorita měl vybrat i moderátor Milan Peroutka. Ocenil jednoho z nejmladších odvážných účastníku - Romana Waliczka z Karviné. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Rozdány byly ale i další ceny. Svého favorita měl vybrat i moderátor Milan Peroutka. Ocenil jednoho z nejmladších odvážných účastníku - Romana Waliczka z Karviné. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Peroutka, moderátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem nechtěl být ten kat, který si vybere jen jednoho, ale vybrali jsme to na rovinu tak, abychom ocenili co nejvíce dětí. Já jsem vybral malého odvážlivce, kterého jsme pozval na muzikál do Prahy Lotrando a Zubejda, ten budeme hrát až zase vyroste, budeme ho hrát od února 2025, ale pozval jsem ho, těším se na něj a doufám, že se mu to bude líbit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Waliczek, oceněný účastník cenou Milana Peroutky: </w:t>
       </w:r>
@@ -240,57 +345,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Branková, oceněná cenou publika:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem nadšená, protože jsme nevyhrála žádné místo, za cenu publika jsem byla šťastná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svou cenu udělil i předseda poroty Andonis Civopulos, který nám také zhodnotil úroveň a výkon  všech finalistů. V rozhodování to porota neměla letos vůbec jednoduché.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andonis Civopulos, předseda poroty:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je vždy těžké vybrat nejlepšího, já jsem měl problém ze třetí řady vybrat kočku, protože jich tam bylo šest dobrých, ta úroveň se zvedá. Mně se líbí když si zpěvák nebo zpěvačka vybere těžkou skladbu, protože tam se pak ty aspekty různé jako frázování, intonace, projev, tam se to všechno ukáže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sám za sebe pak vybral a ocenil cenou předsedy poroty Annu Kubíkovou z Havířova, která ve 3. kategorii skončila třetí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -346,54 +444,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za náročnou cestu od předkol až do finále stojí precizní organizace pedagogů ze Základní a Mateřské školy Prameny a dalších spolupořadatelů. A jak hodnotí letošní, již 16 ročník sama zakladatelka Karvinského talentu, ředitelka školy Dagmar Czinege?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Czinege, ředitelka ZŠ a MŠ Prameny, zakladatelka soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem obrovsky pyšná na ten náš tým ve škole, kdy ty holky fungují jako  profesionáolní organizátorky a já se na to můžu jen dívat, jak skvělé lidi mám, to je pro mě radost a potom ti, co vyhrávají nebo vůbec zpívají, protože dostat se do finále je pro mě vítězství. Je úžasné, jak jsou mladí lidé schopni vystoupit, jaký výkon podat a to, že máme v porotě lidi, které nemusím přemlouvat, vždycky zavolám a rádi přijdou do naší poroty, to je pro mě obrovská pocta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bez podpory města by tato dnes už regionální pěvecká soutěž nemohla vůbec existovat. Podpora je nejen finanční, ale i v podobě hodnotných věcných darů pro výherce.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bez podpory města by tato dnes už regionální pěvecká soutěž nemohla vůbec existovat. Podpora je nejen finanční, ale i v podobě hodnotných věcných darů pro výherce.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězové jednotlivých kategorií Karivnského talentu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. kategorie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Istlová Anežka</w:t>
       </w:r>
     </w:p>
@@ -535,51 +631,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cena Milana Peroutky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Waliczek Roman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Humanitární organizace Adra zahajuje spolupráci s Karvinskou hornickou nemocnicí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -700,93 +802,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-24-09-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>