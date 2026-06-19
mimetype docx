--- v0 (2026-02-26)
+++ v1 (2026-06-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Středisko volného času Juventus funguje pro děti a mládež už 50 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V první reportáži navštívíme Středisko volného času Juventus, který nepřetržitě funguje pro děti a mládež ve městě 50 let. Uplynulou neděli se proto v prostorách střediska sešli současní í bývalí zaměstnanci, aby společně zavzpomínali na prožitou dobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -145,54 +260,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Kozáková, bývalá zaměstnankyně SVČ Juventus:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem seděla na vrátnici. Nejdřív jsme tu uklízela, pak jsem byla na vrátnici. Super bylo, moc se mi tu líbilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Jančíková, bývalá zaměstnankyně SVČ Juventus:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem měla na starosti kroužky, tábory, můj první tábor byl, když jsem měla 21 let. Juventus je moje silně srdcová záležitost a vždycky v mém srdci bude mít, zažila jsem tady spoustu lidí skvělých jsme tady potkala a spoustu věcí, které umím, umím díky Juventusu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Jan Firla, současný ředitel nastoupil do Juventusu v roce 1999. Jeho cílem je udržet středisko ve stejném režimu jako je teď a přidává i jednu zásadní vizi do budoucna.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Jan Firla, současný ředitel nastoupil do Juventusu v roce 1999. Jeho cílem je udržet středisko ve stejném režimu jako je teď a přidává i jednu zásadní vizi do budoucna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Firla, ředitel SVČ Juventus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Kdybychom neměli vize, tak bychom se nikam neposunuli, mým přáním je posunout středisko blíž někam do středu, je trochu hendikep, že je středisko na kraji města. Věřím, že i současné vedení města je tomu nakloněno a ta vize se vyplní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A další přání pro Juventus?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -238,86 +352,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotná soutěž patří ke tradicím, které se v Karviné konají pravidelně. Letos se konala již po 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme tady 34 účastníků z různých složek, je tady Vězeňská služba, PČR a MP ze všech oblastí ČR. Ta soutěž má připravit na reálnou bojovou situaci, protože j e tady nějaká nervozita, je tady napětí a ty situace, které se tam vymýšlí, jsou poměrně složité, ale odpovídaly by reálné situaci.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Soutěž měla prověřit hlavně manipulaci se služební zbraní, šikovnost, přesnost i rychlost ve třech disciplínách. Dvě byly určeny pro jednotlivce, poslední pak pro dvojice.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Balicki, strážník MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:"Jsou tam jak kovové tak papírové terče a je to přiblíženo praktickému výcviku a službě  venku na ulici. Ty bílé terče, to jsou terče, které trefit nesmí. Každý terč je bodovaný, potom se ve výsledku sčítá čas dosažený a k tomu se připočítává penalizace za případné ztráty nebo nezasažení terče. Každý střílí ze své služební zbraně, to, co používá v práci, v našem případě je to Glock 17 nebo ČZ75, případně zbraně, které mají svoje vlastní a dlouhá zbraň je kořistní zbraň, kterou někde ten závodník na místě zvedne a je to puška 357 Magnum.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Antošík, soutěžící strážník z MP Havířov: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou tady dvě dvoučlenná družstva za Havířov, něco máme natrénovano, tak uvidíme, jak to dopadne."</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Splnit zadaný úkol v co nejlepším čase a co nejpřesněji se pokusila i karvinská strážnice Kateřina Fojtová. U městské policie pracuje něco přes rok, se střeleckými soutěžemi má zkušenosti, této soutěže o pohár primátora Karviné se ale účastnila poprvé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Fojtová, strážník MP Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moc se těším, myslím, že mi to jde a mám šanci na výhru. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -411,54 +535,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při poslední větší akci, která se nesla v duchu westernu a country, vystoupila celá řada kapel. Pódium patřilo i karvinské kapele Drops, která tady  oslavila koncertem 40 let působení na hudební scéně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Urbaník, frontman kapely Drops, jeden ze zakladatelů kapely</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Zazní tady průřez celé tvorby, ale za těch 40 let to byla taková tvorba, že bychom tady byli asi týden, tak jsme to zkrátili, ale pozvali jsme tady kapely, se kterými jsme těch 40 let se setkávali na různých festivalech a zažili jsme spoustu krásných chvil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Pozvány byly nejen kapely, i bývalí členové kapely Drops. Byl mezi nimi i jeden z dalších zakládajících členů kapely  Štefan Lukáč.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Pozvány byly nejen kapely, i bývalí členové kapely Drops. Byl mezi nimi i jeden z dalších zakládajících členů kapely  Štefan Lukáč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štefan Lukáč, bývalý člen a spoluzakladatel kapely:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Současná sestava hraje moderní country a já jsem zůstal věrný bluegrassové muzice, hrál jsem donedávna s mnoha dalšími kapelami. Počátek byl nádherný i ta doba byla zajímavá. Vzpomínek máme přehršel, protože jsme spolu prožili, to máte, jako byste přijeli do rodiny, kterou jste neviděla 20 let, tak vzpomínáte na to, co bylo a těch zážitků je opravdu hodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Udržet kapelu 40 let naživu, bylo během posledních turbulentních let velmi náročné. Muzikanti se střídali i kvůli různým životním situacím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -590,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-01-10-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>