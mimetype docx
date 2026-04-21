--- v0 (2026-02-24)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10.2024, 17:26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znělka oznámila začátek pořadu Léta běží - jsme tady jako vždy s tématy ze sociální oblasti našeho regionu. Vítejte a dobrý den všem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. ročník Bíloveckého seniorského víceboje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve se podíváme na 5. ročník Bíloveckého seniorského víceboje. Zájem o tuto jedinečnou akci neustále roste a potvrdilo se to i tentokrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -208,54 +323,52 @@
         <w:t xml:space="preserve">Jiří Muladi, iniciátor projektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Proč vlastně ten projekt byl založen? Právě proto, aby byli oceněni tito hrdinové, kteří v podstatě jsou bezejmenní, nejsou to společenské celebrity a přesto jsou to hrdinové.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocenění je určeno lidem nebo projektům, které významně přispívají ke zlepšení života osob se zdravotním postižením. Oproti jiným soutěžím zde nejsou druhá a třetí místa, pouze vítězové, kteří jsou skutečnými hrdiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Je to vidět, že jsou to lidé, kteří svůj život nevzdali. Tím, že došlo k nějakému úrazu nebo se narodili s postižením, tak žijí tento život jako normální lidé a oni jsou přece normální. Já jsem rád, že to můžeme ukázat široké společnosti.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Je to vidět, že jsou to lidé, kteří svůj život nevzdali. Tím, že došlo k nějakému úrazu nebo se narodili s postižením, tak žijí tento život jako normální lidé a oni jsou přece normální. Já jsem rád, že to můžeme ukázat široké společnosti.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hovorka, spolek RadoVan:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem rád, že Radovan je oceněn mezi takovou skupinou zajímavých lidí a že někdo oceňuje i drobnější detaily. Třeba tady byla paní, která pro ostatní lidi s handicapem hrála na kytaru a zpříjemnila jim život. To si myslím, že se ne tak často oceňuje, proto je to příjemné s těmito lidmi tady být a být oceněný jako oni.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zbývá ještě vzkaz oceněných hrdinů těm dalším, o kterých se zatím neví a také komukoliv, komu nepřálo zdraví nebo osud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -271,54 +384,53 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Vrzal, paralukostřelec, oceněný v kategorii Hrdinové handicapu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě bych jim vzkázal, ať už se jim stane úraz nebo se jim nějakým způsobem zhorší zdraví, a jsou schopni sportovat nebo se něčemu věnovat, ať je to sport nebo cokoliv, tak aby dlouho nečekali. Já jsem čekal pět let, pět let jsem odolával nebo jsem nebyl psychicky připraven na to se něčemu věnovat a těch pět let mi teď chybí. Takže pokud budou mít chuť, tak aby se do toho dali co nejdříve, ať je to po úraze nebo po nemoci. Aby něco dělali a neotáleli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kolo-běžná výzva nemocnice přinesla Gretce 290 tisíc korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Téměř 500 lidí se zapojilo do Kolo-běžné výzvy na podporu nemocné Gretky, kterou uspořádala havířovská nemocnice. Dívka spolu se svými rodiči obdržela šek v hodnotě 290 tisíc korun na pořízení automobilu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Téměř 500 lidí se zapojilo do Kolo-běžné výzvy na podporu nemocné Gretky, kterou uspořádala havířovská nemocnice. Dívka spolu se svými rodiči obdržela šek v hodnotě 290 tisíc korun na pořízení automobilu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice v Havířově se každý rok věnuje charitě, kdy podporuje jednoho dětského patrona. V letošním roce to byla malá Gretka. Právě pro ni a její rodiče vznikla na začátku léta Kolo-běžná výzva, do které se zapojili jak zaměstnanci, tak široká veřejnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Schellong, ředitel Nemocnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ve spojení se sportem, kdy se nakonec široká veřejnost v počtu až 500 lidí zapojila proto, aby pro naši malou Gretku najela kilometry a vybrala se za mne neuvěřitelná částka k tomu, aby se rodině zakoupil dopravní prostředek právě pro Gretku a celou rodinu, tak je naprosto úžasný počin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -547,93 +659,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-01-10-2024-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>