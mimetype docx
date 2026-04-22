--- v0 (2025-12-23)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti se vydaly pěšky do školy v rámci celostátní akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z mateřských a základních škol po celé Ostravě se vydaly do školy pěšky, na koloběžce či na kole. Již po osmé se totiž konala celonárodní podzimní výzva, jejímž cílem je zvýšit počet žáků, které přijdou do školy po svých, a tím i snížení počtu aut v blízkosti škol. Nechyběly ani školy z obvodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -310,53 +425,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatováclavské slavnosti piva na Zámku Zábřeh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zábřežský zámek už po sedmnácté hostil Svatováclavské slavnosti piva. Účastníci akce měli možnost vyzkoušet piva z 30ti českých mini-pivovarů. Program byl doplněn také o hry a zábavu pro děti, hudební kapely a charitativní čepování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Průvodem a  přípitkem Sv. Václava na minulost i budoucnost odstartovaly v pátek  Svatováclavské slavnosti piva. V areálu zábřežského zámečku se akce konala  již po sedmnácté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Průvodem a  přípitkem Sv. Václava na minulost i budoucnost odstartovaly v pátek  Svatováclavské slavnosti piva. V areálu zábřežského zámečku se akce konala  již po sedmnácté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Gödelová, ředitelka Kulturního zařízení  Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Věřím, že  každoročně trochu zvedáme tu úroveň, jak z hlediska programu, tak  z hlediska nabídky těch minipivovarů. Těch je tu mimochodem 30 a ta  nabídka je opravdu pestrá a je těžké si vybrat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Puchálka, Minipivovar Beerokracie</w:t>
       </w:r>
       <w:r>
@@ -557,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-01-10-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>