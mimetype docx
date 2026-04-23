--- v0 (2025-12-30)
+++ v1 (2026-04-23)
@@ -1,88 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeladenský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová družina je plná školáků, přidají se i senioři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci v Čeladné už naplno užívají nové oddělení družiny, které bylo vybudováno během prázdnin a v září bylo otevřeno pod názvem Tygříci. Za nový prostor pro aktivity dětí zaplatila obec přes dva miliony korun, z toho 1,6 milionu pokryla dotace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Adámek, ředitel ZŠ Čeladná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tento nový prostor, který je velice dobře rozčleněný, vznikl dle návrhu mé předchůdkyně, bývalé paní ředitelky Jany Satinské. Mně se ten prostor  velice líbí, protože jsou tady dva základní prostory, jeden  je pro činnostní učení a zájmovou činnost a druhá část je relaxační.”  </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tento nový prostor, který je velice dobře rozčleněný, vznikl dle návrhu mé předchůdkyně, bývalé paní ředitelky Jany Satinské. Mně se ten prostor  velice líbí, protože jsou tady dva základní prostory, jeden  je pro činnostní učení a zájmovou činnost a druhá část je relaxační.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Marková, vedoucí vychovatelka školní družiny ZŠ Čeladná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Prvňáčci, jak jste viděli, si hrají v té relaxační části, a my využíváme tady tuto tvůrčí dílnu právě pro děti, které vyrábí podzimní ovoce a vyrábějí to z domácí plastelíny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žáci ZŠ Čeladná:  </w:t>
       </w:r>
     </w:p>
@@ -237,93 +350,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/celadensky-miniexpres/celadensky-miniexpres-02-10-2024-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>