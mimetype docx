--- v0 (2026-01-29)
+++ v1 (2026-04-04)
@@ -1,179 +1,290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokračují přípravy na výstavbu v lokalitě Berlín 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek pokračuje v přípravách na vznik nové zástavby v lokalitě Berlín 2. K plánovanému Alzheimer centru a Domovince zde přibyl ještě další investor, který chce postavit i léčebnu dlouhodobě nemocných. V budoucnu mají být v lokalitě také nové byty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek výrazně pokročil v přípravách nové čtvrti  v lokalitě Berlín 2. Poslední koordinační schůzka řešila napojení na sítě,  parametry výstavby a dodržení stanovaného harmonogramu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Investoři začínají projektovat a my už  projednáváme koordinované stanovisko na výstavbu sítí a dopravního napojení,  které bude v naší režii. Odhadem to bude asi 60 milionů korun a chtěli  bychom začít v příštím roce na jaře. Co se  týče toho vlastního záměru, tak jsme už ve shodě se všemi dodavateli,  s SmVaKem, dodavateli tepla, Veolia už ta má projekt na výstavbu  teplovodu, který bude končit ve výměníku Distepu. A jediné teď zbývá dojednat  napojení s ČEZem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město v lokalitě postaví zařízení Domovinka pro osoby  se sníženou soběstačností. Projektovat se začne už nyní a výstavba by měla  začít do konce příštího roku. Další soukromý investor postaví vedle Alzheimer  centrum za zhruba 230 milionů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město v lokalitě postaví zařízení Domovinka pro osoby  se sníženou soběstačností. Projektovat se začne už nyní a výstavba by měla  začít do konce příštího roku. Další soukromý investor postaví vedle Alzheimer  centrum za zhruba 230 milionů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Valový, ředitel Clementas Medela:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně máme hotové finální vizualizace budovy,  rozmístění pokojů, kdy už dneska víme, že celková kapacita je 115 lůžek, z  čehož je většina jednolůžkových pokojů. Nyní pracujeme na projektové  dokumentaci, abychom mohli mít vydáno ještě letos nebo zkraje příštího roku  stavební povolení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhý investor, se kterým město jedná už tři čtvrtě roku,  přišel s projektem vybudovat v konceptu sociálních zařízení i léčebnu  dlouhodobě nemocných za zhruba 200 milionů. Následně se plánuje také výstavba  bytů. Tu chce realizovat město za pomoci developerů i třetí soukromý investor.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhý investor, se kterým město jedná už tři čtvrtě roku,  přišel s projektem vybudovat v konceptu sociálních zařízení i léčebnu  dlouhodobě nemocných za zhruba 200 milionů. Následně se plánuje také výstavba  bytů. Tu chce realizovat město za pomoci developerů i třetí soukromý investor. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ještě jeden z těch investorů je soukromý investor,  který má kus pozemku. On se napojí na ty naše sítě a má tam vlastní záměry,  jako je bytová výstavba. A na našich pozemních plánujeme výstavbu bytových  domů. Ale teď je to v druhé fázi a budeme hledat investora, to znamená  soukromého developera. Spolupracujeme přitom s MSID, což jsou  Moravskoslezské investice a development, které budou teď propagovat ty naše  záměry i na mezinárodní scéně. To znamená, že budou hledat i v zahraničí  nějaké investory, kteří by tady postavili ty bytové domy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle zastavovací studie je možné jen na pozemních města  vybudovat přes 300 bytů. Celá lokalita se doposud připravuje a město se snaží  využít také různé dotace, například i v oblasti ekologie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle zastavovací studie je možné jen na pozemních města  vybudovat přes 300 bytů. Celá lokalita se doposud připravuje a město se snaží  využít také různé dotace, například i v oblasti ekologie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Při likvidaci těch dešťových vod se snažíme udělat vsaky.  Podle hydrologického a geologického posudku tam nejsou moc dobré poměry, takže  jsme se rozhodli pro retenční nádrž, která bude zadržovat ty dešťové vody a ta  voda se bude zpátky vracet do krajiny. Snažíme se držet všech dotací a my jsme se přihlásili ke  strategii modrá a zelená. To znamená, že tady chceme co nejvíce stromů,  zadržovat vodu, chovat se tak, aby se město nepřehřívalo, aby tady byla  příjemná a komfortní teplota a aby se trochu začalo hospodařit i  s dešťovou vodou a odpadními vodami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První stavební práce by měly v lokalitě začít  v průběhu příštího roku, kdy se bude připravovat zasíťování a přístupové  cesty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První stavební práce by měly v lokalitě začít  v průběhu příštího roku, kdy se bude připravovat zasíťování a přístupové  cesty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den seniorů oslavili ve F-M se Zbigniewem Czendlikem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -210,103 +321,101 @@
         <w:t xml:space="preserve">2.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všechno takové pro seniory, co dělají, vítáme." – A jak se  těšíte na dnešní den? – "No, já se na to strašně těším, protože jsem pana  Czendlika viděl mnohokrát v televizi, a tak ho chci vidět naživo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Senioři slaví Mezinárodní  den seniorů po celém světě a i ve Frýdku-Místku jsme se do této akce zapojili  tak, že dneska jsme pro seniory připravili tady talk show se známým farářem  Zbigniewem Czendlikem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku viděli senioři několik vystoupení tanečnic  z úspěšného domácího klubu Funky Beat a poté přišla na řadu talk show  s římskokatolickým knězem polské národnosti, který dlouhodobě působí  v Česku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku viděli senioři několik vystoupení tanečnic  z úspěšného domácího klubu Funky Beat a poté přišla na řadu talk show  s římskokatolickým knězem polské národnosti, který dlouhodobě působí  v Česku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbigniew Czendlik, římskokatolický kněz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Já jsem přijel hlavně se potkat se seniory, na což se moc  těším, protože já už jsem také senior, takže budu mezi svými. Takže to vnímám  jako takové setkání s přáteli. Ale pochopitelně ten pořad se jmenuje podle  knížky Postel hospoda kostel, která vyšla v roce 2016."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Toto dnešní představení je určeno zejména pro členy našich  klubů. V těchto klubech se sdružuje zhruba 400 seniorů z celého  Frýdku-Místku. A právě dnešním dnem jim chceme poděkovat za to, že si jich  opravdu vážíme a děláme pro ně si myslím ve Frýdku-Místku hodně věcí. Ať  vzpomeneme Senior taxi, máme tady Centrum aktivních seniorů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbigniew Czendlik, římskokatolický kněz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Já si myslím, že je krásné, že takový den máme. Že ta  pozornost alespoň na chvilku se soustředí na seniory, protože nemůžeme  zapomenout, že to oni nám budovali naši současnost. Nebyli bychom tam, kde  jsme, kdyby nebyla obětavá práce našich seniorů. Takže jim patří velké díky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kniha Postel hospoda kostel je dnes již všude vyprodaná. Kdo  si ale dílo přinesl, tomu ho také farář po představení podepsal.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kniha Postel hospoda kostel je dnes již všude vyprodaná. Kdo  si ale dílo přinesl, tomu ho také farář po představení podepsal. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M řeší budoucí úpravy na průtahu městem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -318,97 +427,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obchvat Frýdku-Místku je v plném provozu už více než 14  měsíců. Městu se od té doby velmi ulevilo, protože doprava na průtahu se  výrazně snížila. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Co se týká obchvatu, pozorujeme, že nákladní vozidla už  nezajíždějí do města. Využívají plně obchvat, jsou to jednotky případů, kdy nám  vjede nákladní auto na hlavní třídu. Došlo ke značnému poklesu vozidel a ucpávání ve špičkách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magistrát od té doby řeší, co by se dalo s průtahem  udělat, aby byla doprava ve městě komfortnější. Jednou z prvních úprav  bylo zavedení levého odbočení z ulice Frýdlantská na ulici Hlavní. Nyní se  řeší další možnosti úprav.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Magistrát od té doby řeší, co by se dalo s průtahem  udělat, aby byla doprava ve městě komfortnější. Jednou z prvních úprav  bylo zavedení levého odbočení z ulice Frýdlantská na ulici Hlavní. Nyní se  řeší další možnosti úprav. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "My jsme požádali o opravu podchodů, do kterých momentálně  zatéká. A požádali jsme o součinnost při napojení ulice Palackého,  Františka Čejky a také o parkoviště před Základní uměleckou školou na ulici  Hlavní, že by šlo o pravé odbočení z těchto míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je usnadnit a urychlit cestování po městě, aby řidiči  a autobusy nemusely některé trasy dlouze objíždět, protože na průtah nyní není  možné v některých místech například najet nebo z něj sjet.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je usnadnit a urychlit cestování po městě, aby řidiči  a autobusy nemusely některé trasy dlouze objíždět, protože na průtah nyní není  možné v některých místech například najet nebo z něj sjet. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Dále jsme chtěli součinnost při vybudování autobusových  zálivů v místě bývalé Záložny. A také některých přechodů pro chodce. My  v tomto jednáme s Moravskoslezským krajem a s Ředitelstvím  silnic a dálnic, jelikož časem dojde k převodu ulice Hlavní z ŘSD na  Moravskoslezský kraj, který bude toto spravovat. A tato silnice bude zařazena  do silnice II. třídy, kategorie silnice II. třídy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ulice Hlavní má podle města také dále zůstat čtyřproudá, aby  například usnadnila případný nouzový provoz při uzavření obchvatu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ulice Hlavní má podle města také dále zůstat čtyřproudá, aby  například usnadnila případný nouzový provoz při uzavření obchvatu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -483,93 +589,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-07-10-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>