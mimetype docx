--- v0 (2026-02-23)
+++ v1 (2026-06-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.10.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Karviné debatoval s mladými i seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každoročně se vedení města společně se zástupci jednotlivých odborů a dalších organizací setkává s nejstarší generací obyvatel, aby je seznámil s tím, co nového se v Karviné chystá a také se zajímal o to, co je trápí a co řeší. Letos se také setkal i se členy Mládežnické rady. Pogratuloval jim k národnímu úspěchu a rovnou se zeptal na jejich pohled a žití ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -110,70 +225,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobnou debatu vede primátor města pravidelně i nejstarší generací žijící ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jsou to schůzky, kde je chceme informovat o tom, co všechno v rámci města vykonáváme, co děláme, je tam celá řada dotazů, řada námětů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: senioři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme rádi, že něco takového v Karviné je. Moc fandíme všem, co to pořádají." "Otázky tu mají lidi, dozvíme se něco nového zase o městě, co se tu bude dít." "Se něco můžeme zeptat, něco se dozvíme od našich představitelů, já osobně chodím pokaždé." "Jsem ze Starého města, udělali nám tam kus krásné cesty, ale chtěli bychom dál, jeslti bude možné to někdy zrealizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ze všech podnětů pak vedení města čerpá a snaží se je řešit.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Ze všech podnětů pak vedení města čerpá a snaží se je řešit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zástupci města poděkovali pěstounům na přechodnou dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -313,56 +425,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinští fotbalisté po druhé reprezentační přestávce v této sezóně budou hrát znovu doma před vlastními fanoušky. Tentokrát do Slezska dorazí poslední České Budějovice. Zápas je na programu v neděli 20. října od půl čtvrté odpoledne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POZVÁNKA NA BESEDU S HÁZENKÁŘI HCB KARVINÁ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé města jsou zváni na besedu s házenkáři HCB Karviná. Uskuteční se 7. listopadu od 16 hodin v pobočce regionální knihovny v Karviné-Fryštátě.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nad Karvinským mořem se proháněli draci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Karvinském moři se konala společná Drakiáda. Akce přilákala stovky rodin s dětmi. Draky různých velikostí, tvarů a barev pouštěli všichni, děti i sami dospělí.</w:t>
@@ -469,58 +575,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro veřejnost už spolek uspořádal několik akcí a další má v plánu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Vojáčková, spoluorganizátorka akce, členka spolku Darkoff</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jsme vloni začali s pravidelnými úklid okolo moře a letos jsme dokonce zorganizovali 1. stezku odvahy, která měla velký úspěch."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stezka odvahy se právě pro velký úspěch uskuteční ještě jednou a to už tuto sobotu 19. října od 17 hodin v areálu historických Lázní Darkov. Těšit se můžete na spoustu strašidel a pohádkových postav. </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stezka odvahy se právě pro velký úspěch uskuteční ještě jednou a to už tuto sobotu 19. října od 17 hodin v areálu historických Lázní Darkov. Těšit se můžete na spoustu strašidel a pohádkových postav.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -595,93 +695,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-15-10-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>