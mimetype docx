--- v0 (2025-12-25)
+++ v1 (2026-04-22)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.10.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské knihovny ožily pestrým programem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">400 knihoven po celém Česku se zapojilo do akce Týden knihoven, která má přilákat nové čtenáře. Motem letošního 28. ročníku je „Životem s knihou“. V rámci programu knihoven na Jihu, obvod navštívila například autorka románu Železné katedrály Romana Vaverová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celorepubliková kampaň na podporu knihovnictví a čtenářství.  To je týden knihoven, který tradičně probíhá na začátku října. Knihovny v obvodu  Ostrava-Jih si v rámci akce připravily bohatý program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Buráňová, vedoucí Knihovny města Ostravy, MOb  Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Naše knihovny v městském obvodu Ostrava-Jih si  připravily řadu různých akcí. Například proběhne beseda se spisovatelkou  Romanou Vaverovou v pobočce ve Výškovicích. Je to autorka oblíbeného  románu Železné katedrály. Jeho děj se odehrává v 19. století ve  Vítkovicích a proto je tady v Ostravě oblíbený.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během přednášky autorka představila svou novou knihu  s názvem Hořkosladká vůně vanilky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během přednášky autorka představila svou novou knihu  s názvem Hořkosladká vůně vanilky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Vaverová, spisovatelka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Je to historický  román, který se odehrává na konci 19. století v Opavě. Kniha obsahuje 2  dějové linky, první je o Marii Fidorové, zakladatelce Opavie a druhá půlka se  týká Marii Stony, která byla ostravskou, respektive třebovickou rodačkou. Je to  velmi zajímavá osobnost, o které se toho zatím v Ostravě mnoho neví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejedná se však o jedinou autorku, která knihovny na Jihu přes týdnu  navštívila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,53 +326,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U příležitosti kampaně Dožít doma zde měli také den  otevřených dveří, přičemž pro návštěvníky připravili i program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Dunděrová, vedoucí péče o dárce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Zrovna  ta dnešní aktivita je zaměřená na to, abychom seznámili lidi s tím, jak  probíhá péče doma. My jsme sice domácí hospic, takže tady pacienty nikdo  neuvidí, ale snažíme se tu péči ukázat prostřednictvím scének, takže naše  sestřičky se stanou herečkami, dobrovolnice je pacientkou a ukazujeme lidem,  jak to probíhá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za dobu své dvacetileté existence Ondrášek pomohl tisícům  rodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za dobu své dvacetileté existence Ondrášek pomohl tisícům  rodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Staňková, vedoucí psychosociální péče: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V  průměru pečujeme o 16-18 osob najednou, do čehož spadají i děti a za rok to  udělá asi 210 pacientů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mimoto zde poskytují také bezplatnou poradnu pro pozůstalé. Stačí  zavolat na telefonní číslo 725 409 412. Veškeré služby zde organizace  poskytuje zasaženým rodinám zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -516,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-15-10-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>