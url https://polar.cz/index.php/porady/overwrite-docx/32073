--- v0 (2026-02-22)
+++ v1 (2026-04-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.10.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba podjezdu a objízdné trasy začne na jaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na jaře příštího roku začne stavba podjezdu pod železniční tratí v Nádražní ulici ve Studénce. Stane se tak zhruba 10 let po té, co zde došlo k tragické srážce kamionu a Pendolina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,68 +171,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Gavenda, mluvčí Správy železnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Správa železnic už získala všechna pravomocná povolení k zahájení prací, těsně před koncem je také výkup potřebných pozemků a nemovitostí, kde nám zbývá podepsat poslední dvě smlouvy. V současné době už proto máme vypsaný tendr na zhotovitele celé stavby ve Studénce, ve kterém je nejvyšší přípustná nabídková cena přibližně 868 milionů korun. Zahájení samotných stavebních prací plánujeme příští rok na jaře, kdy se začne nejprve budováním nové obslužné komunikace pro nákladní auta z dálnice D1 přes Butovickou ulici k průmyslovým areálům. Poté naváže i stavba vlastního podjezdu určeného pro osobní auta, vozidla integrovaného záchranného systému, cyklisty a také chodce. Ten se otevře v závěru roku 2026.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Dá se říct, že je to dobrá zpráva, že se to posunulo a je už jasné, že se realizovat bude."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Dá se říct, že je to dobrá zpráva, že se to posunulo a je už jasné, že se realizovat bude." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Shodou okolností bude to příští rok deset let od té poslední tragické nehody, které na tady tom přejezdu byla. Myslím si, že to je určitě jeden z důležitých milníků, že ta stavba se posune. Pro nás jako pro město je klíčové to, že jsme si tam při realizaci projektu dokázali prosadit objízdnou trasu pro kamionovou dopravu, která by měla přijíždět do průmyslového areálu bývalé Vagonky od dálničního přivaděče. A pak, i na základě memoranda, které máme uzavřené s Moravskoslezským krajem, bychom měli docílit toho, že dojde k vytěsnění kamionové dopravy tady průjezdem ulicí 2. května.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Shodou okolností bude to příští rok deset let od té poslední tragické nehody, které na tady tom přejezdu byla. Myslím si, že to je určitě jeden z důležitých milníků, že ta stavba se posune. Pro nás jako pro město je klíčové to, že jsme si tam při realizaci projektu dokázali prosadit objízdnou trasu pro kamionovou dopravu, která by měla přijíždět do průmyslového areálu bývalé Vagonky od dálničního přivaděče. A pak, i na základě memoranda, které máme uzavřené s Moravskoslezským krajem, bychom měli docílit toho, že dojde k vytěsnění kamionové dopravy tady průjezdem ulicí 2. května.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My vnímáme, že tady ty závory jsou poměrně často dole. Nevím přesně to číslo, ale někdo to někdy dávno změřil, že snad více než 45 minut v hodině jsou tyto závory dole. Někde jsem toto číslo zaznamenal, do jaké míry je to pravda, to netuším. Ale jsem hlavně přesvědčen o tom, že nám to pomůže s tím vytěsněním kamionové dopravy, protože kamiony jezdí po ulici, která na to není konstruována, je v blízkosti mateřské školy, základní školy, kulturní památky jakou je zámek, takže to všechno ukazuje na to, že je to potřebné, a že díky tomu, že budeme mít náhradní objízdnou trasu, tak si vyřešíme i problém s nadměrnou kamionovou dopravou ve Studénce.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Gavenda, mluvčí Správy železnic: </w:t>
       </w:r>
       <w:r>
@@ -354,54 +467,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A právě pro nejmenší hráče tu pravidelně pořádají i turnaj mladších a starších přípravek.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Cihlář, trenér přípravky </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">oddílu národní házené, SK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Turnaj pořádáme za účelem, aby děti získaly přehled o té hře, co se hraje, jak se hraje, že jsou nějaké týmy, že se hraje proti sobě, že je nějaká obrana a útok a podobně. A samozřejmě je to motivuje k té hře jako takové a mají z toho radost. Dostanou nějakou odměnu, vyběhají se, vyblbnou a jsou spokojené.”  </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Turnaj pořádáme za účelem, aby děti získaly přehled o té hře, co se hraje, jak se hraje, že jsou nějaké týmy, že se hraje proti sobě, že je nějaká obrana a útok a podobně. A samozřejmě je to motivuje k té hře jako takové a mají z toho radost. Dostanou nějakou odměnu, vyběhají se, vyblbnou a jsou spokojené.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">hráči mladší přípravky </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">oddílu národní házené, SK Studénka:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Baví mě, že chytám ty góly.” </w:t>
       </w:r>
     </w:p>
@@ -528,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-25-10-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>