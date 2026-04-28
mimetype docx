--- v0 (2026-02-20)
+++ v1 (2026-04-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2024, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Erozi Lysé hory má zastavit štětovaný chodník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Lysou horu v Beskydech vystoupá ročně více než 300 tisíc turistů. Většina dojde až na vrchol, který náporem lidí trpí. Dobrovolníci tam proto nanosili kameny a s pomocí zkušených kameníků tam z nich vybudovali zpevněnou plochu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce na stavbě chodníku k vrcholu Lysého hory začaly už loni na podzim. Letos kameníci zpevnili přímo okolí obelisku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce na stavbě chodníku k vrcholu Lysého hory začaly už loni na podzim. Letos kameníci zpevnili přímo okolí obelisku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Březina, předseda spolku Beskydhost: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme se se spolkem Beskydhost rozhodli, že budeme pokračovat v polidšťování vrcholu a tady, jak si můžete všimnout za mnou, se dělá štětový chodník aspoň kolem kousku vrcholu, aby ten vrchol byl takový lidštější. Protože ta Lysá hora eroduje a proto, aby neerodovala, dávají se tady kameny, které drží tu Lysou horu pohromadě, abychom ji neodnesli na podrážkách bot dolů. Já jako malý kluk si pamatuji, že tady ještě na vrcholu byla tráva. To si někteří asi neuvědomí, ale to množství lidí, které tady chodí, prostě postupně tu Lysou horu odnáší dolů. Takže až tady bude chodník, tak ta Lysá hora by mohla něco vydržet. My jsme začali na loňský podzim s tím, že jsme odstranili staré nánosy betonu, které tady byly vylity zřejmě při nějakých stavbách, to nevíme kdy.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Cír, kameník: </w:t>
       </w:r>
       <w:r>
@@ -143,92 +257,86 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Našli jsme tady pozůstatky starých stavby, takže odstraňujeme cihly, odstraňujeme staré kousky betonu. Našli jsme tady nějaké železné hřebíky a a staré obkladačky, které tady zřejmě vozili předešlé generace turistů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve srovnání s covidovou dobou se počet turistů na Lysé hoře snížil, stále jich tam ale každý rok vystoupá přes 300 tisíc.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Březina, předseda spolku Beskydhost: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Od loňského září se na popud Moravskoslezského kraje instalovala další dvě počítadla. Takže v současné době už počítáme turisty ze všech čtyřech hlavních stran, které vedou na Lysou horu. Ty počty se udržují na nějaké stále hladině. V posledních letech 2022/2023 se ty počty pohybují kolem 300 tisíc lidí nebo 320 tisíc lidí. Je to poměrně značný pokles oproti letům 2021, kdy během covidové pandemie ta Lysá hora zaznamenávala neuvěřitelný nárůst počtu lidí.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Někteří houbaři ignorují zákaz vstupu do lesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní houbařská sezona v Beskydech je velmi dobrá a lidé nosí plné koše hřibů. Někteří však riskují své zdraví a životy, když vstupují do míst, kde je to po povodních zakázáno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přestože je už měsíc po povodních, některé lokality v Beskydech jsou pro turisty i houbaře stále nebezpečné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přestože je už měsíc po povodních, některé lokality v Beskydech jsou pro turisty i houbaře stále nebezpečné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Konvičný, Biskupské lesy, správce lesa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsou podemleté cesty, jsou podemleté chodníky, mnohé cesty a mostky dneska neexistují. Vidíme, že lidé se i taková místa snaží přelézat, je to velice nebezpečné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následky povodní lesáci stále odstraňují a v lesích se pohybují se svou těžkou technikou. Kvůli riziku úrazu vydal krajský úřad zákaz vstupu do některých lokalit Biskupských lesů. Jde například o masiv hory Smrk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -465,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-01-11-2024-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>