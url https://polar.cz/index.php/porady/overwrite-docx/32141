--- v0 (2026-02-23)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.11.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Obecním domě Družba se konalo další zasedání zastupitelstva města. Jakými tématy se zastupitelé zabývali a co schvalovali, prozradí naše první reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -75,54 +190,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelé rovněž schválili investiční záměr přestavby bývalého azylového domu na náměstí Ondry Foltýna v městské části Karviná-Staré Město na bytový dům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme ambici získat na opravu toho domu dotaci, přípravuje se tam projektová dokumentace. Chtěli bychom, aby to bylo nové bydlení, slušné bydlení pro mladé rodiny, případně seniory. Každopádně pro lidi, kteří se tam budou chovat slušně. Určitě z toho nechceme dělat sociální bydlení podobného charakteru, které tam bylo posledně, to bylo špatně. My se samozřejmě budeme snažit to dát dohromady co nejrychleji, protože ten objekt, když je prázdný, tak samozřejmě chátrá. Uvidíme, jak se nám podaří zajistit finanční prostředky, uvidíme, kdy na to získáme stavební povolení. Předpokládám, že i přesto, že bychom na to dotaci nezískali, tak ambicí města je to, abychom. ten dům opravili, ať je uživatelný k bydlení.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V objektu bude celkem 8 bytů, čtyři o velikosti 2+kk a čtyři o velikosti 3+kk. Objekt dříve sloužil pro matky s dětmi a také jako Dům na půli cesty Heřmánek, zařízení pro děti potřebující okamžitou pomoc. Schválena byla  dotace z Fondu primátora ve výši 200 000,- Kč Lázním Darkov a to na jejich tradiční akce jako je Otevírání a zavírání pramenů a také rozsvícení vánočního stromu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V objektu bude celkem 8 bytů, čtyři o velikosti 2+kk a čtyři o velikosti 3+kk. Objekt dříve sloužil pro matky s dětmi a také jako Dům na půli cesty Heřmánek, zařízení pro děti potřebující okamžitou pomoc. Schválena byla  dotace z Fondu primátora ve výši 200 000,- Kč Lázním Darkov a to na jejich tradiční akce jako je Otevírání a zavírání pramenů a také rozsvícení vánočního stromu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -362,96 +476,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pochod seniorských světýlek se uskutečnil v Karviné i letos. Poslední říjnový den se sešli senioři ve Spolkovém domě odkud se po setmění vydali na pochod městem do Karviné-Hranic, do sídla jednoho z klubů seniorů. To se na tento večer proměnilo v hororové doupě, plné kostlivců, náhrobků, mrtvol a pavučin. Každý z příchozích dostal hned u vstupu i malou pozornost na uvítanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme tuto akci pojali tak trochu slavnostněji, hned dostali dáreček, a to hrníček, do kterého dostanou teplý nápoj, k tomu dostanou drobnou sladkost s tím, že se tady mohou procházet, vyfotit se a pobavit se svými známými." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Strašidelnými dekoracemi byl vyzdoben doslova  každý kout zahrady.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Strašidelnými dekoracemi byl vyzdoben doslova  každý kout zahrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Pollaková, pracovnice Odboru sociálního MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Připravili jsme si jednu rodinku, kdy maminka griluje, potom tam jsou děti, potom jsme si připravili podél celé trasy jednotlivé náhrobky, stylizovali jsme to do toho halloweenu, aby se ty lidičky báli. Jinak tam máme kostlivce, který tak dlouho jezdil na tom rotopedu, až nám celý zkostnatěl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">anketa: senioři z městských klubů</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anketa: senioři z městských klubů</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já jsem šla jen poloviční cestu, ale jinak je to něco nádherného, je to jiné než to bylo vloni, ale krásné." "Je hezky, aspoň jednou se protáhneme pořádně." "Proč bych se měl bát, já jsem měl ochranku kolem sebe." "Perfektní, podařilo se to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připraveno bylo i stylové občerstven v podobě pečeného nanuku, na kterém opět nechyběly halloweenské detaily a na zahradě byl seniorům k dispozici ani tématický fotokoutek.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -526,93 +633,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-05-11-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>