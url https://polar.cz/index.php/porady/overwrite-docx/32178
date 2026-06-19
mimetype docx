--- v0 (2026-02-23)
+++ v1 (2026-06-19)
@@ -1,116 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.11.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Restaurování soch v Karviné-Hranicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každý rok se z rozpočtu města Karviná vynakládá zhruba 300 tisíc korun na údržbu a správu památníků na území města. V letošním roce se mimo jiné dostala na řadu i dvě umělecká díla v Karviné-Hranicích. Jejich restaurování probíhá teď na podzim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Restaurování soch podléhá přesně danému procesu. Ze všeho nejdříve se musí řádně očistit od nánosů, které v průběhu let, v souvislosti s deštěm nebo biologickým napadením jako jsou mechy či lišejníky, díla znečistily. Často také dochází k mechanickým poškozením i vlivem člověka. Socha studentky u Obchodní akademie, která se restauruje, je z vysoce pálené keramiky, tzv. terakoty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tomáš Skalík, restaurátor:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tomáš Skalík, restaurátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Často se stane, že ta socha má nějakou degradaci hmoty toho kamene, v tomto případě keramiky, je potřeba zpevnit ten materiál, často tam jsou praskliny, je potřeba je spravit, aby do nich nezatékala voda. Závěrem ty sochy opatřujeme ochrannými vrstvami právě proti budoucímu znečištění, říká se tomu hydrofobizace, ochrana proti vodě. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě sochy studentky před Obchodní akademií prochází restaurováním také sousoší komorní plastiky v atriu u náměstíčka Permon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Statutární město Karviná každým rokem vynakládá finanční prostředky na údržbu a správu památníků na území města, jedná se o pomníky, památníky, umělecká díla, kapličky, které máme ve správě a na všechny tyto objekty město vynakládá prostředky v objemu asi  200 až 300 tisíc ročně. Co se týká sousoší v atriu, tak proběhla kolaudace v roce 1978, jejím autorem byla pan Fidrich a architektem byl pan Šimeček. Socha studentky byla zkolaudována v roce 1986, autorem je pan Čestmír Hlavinka, architektem byl pan Havel."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Statutární město Karviná každým rokem vynakládá finanční prostředky na údržbu a správu památníků na území města, jedná se o pomníky, památníky, umělecká díla, kapličky, které máme ve správě a na všechny tyto objekty město vynakládá prostředky v objemu asi  200 až 300 tisíc ročně. Co se týká sousoší v atriu, tak proběhla kolaudace v roce 1978, jejím autorem byla pan Fidrich a architektem byl pan Šimeček. Socha studentky byla zkolaudována v roce 1986, autorem je pan Čestmír Hlavinka, architektem byl pan Havel." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obě tato umělecká díla budou opravena a vyčištěna do konce listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
@@ -120,55 +233,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příznivci adrenalinu a dobrodružství jsou zváni na promítání filmu VANDRÁCI NA OSTROVĚ LIDOJEDŮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PAVEL LIŠKA PŘIVANDRUJE DO KARVINÉ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příznivci adrenalinu a dobrodružství  jsou zváni na promítání filmu  VANDRÁCI NA OSTROVĚ LIDOJEDŮ, které bude obohaceno i besedou s hercem Pavlem Liškou. Premiéra cestovatelského dokumentárního filmu se uskuteční v kině Centrum v pátek 15. listopadu od půl šesté večer.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Nemocnici Karviná-Ráj rekonstruují další část dětského oddělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -491,93 +599,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-09-11-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>