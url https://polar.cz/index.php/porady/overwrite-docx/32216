--- v0 (2026-02-22)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.11.2024, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přinášíme další dávku zdravotnických témat z FNO, dobrý den, jsme rádi, že jste si udělali čas sledovat náš pořad. Tentokrát se dozvíte, že krevní centrum začíná za dárci zajíždět do firem, poprvé zdravotníci zavítali na krajský úřad. Do studia jsme si pozvali ředitele Jiřího Havrlanta a připomeneme zásadní momenty z kardiologického kongresu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odběrový tým Krevního centra FNO přijel poprvé za dárci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Historicky první výjezd odběrového týmu Krevního centra Fakultní nemocnice Ostrava dopadl výborně. Do zasedací místnosti Krajského úřadu Moravskoslezského kraje přišla darovat krev zhruba třicítka zaměstnanců. Takovéto výjezdy za dárci chce Krevní centrum organizovat každý týden.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -519,93 +634,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-14-11-2024-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>