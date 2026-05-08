--- v0 (2026-02-20)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.11.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Je čas na nové podněty na vylepšení města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka vyhlásila další ročník participativního rozpočtu, ve kterém mohou sami občané předkládat své nápady na vylepšení města. Uzávěrka pro odevzdání projektů je 30. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -317,94 +432,82 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Janošková,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">školní parlament, ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že v dnešní době už se děti bojí o hodně méně, než třeba dříve, ale myslím si, že ta nebojácnost tam úplně není.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kostýmech děti strávily ve škole celý den, na prvním stupni jim paní učitelky připravily i netradiční aktivity přizpůsobené dušičkovému tématu. Na druhém stupni probíhala standardní výuka.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Myšáků je ve Studénce plná knihovna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci cyklu Studénečtí výtvarníci se představují je v knihovně ke shlédnutí další výstava. Tentokrát se jedná o ilustrace Ivy Hoňkové, kreslí je ke svým knížkám o myšáku Kryštofovi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava spisovatelky, malířky a ilustrátorky Ivy Hoňkové, která je od počátku listopadu k vidění v knihovně na sídlišti, představuje především obrázky pocházející z její knižní série o myšáku Kryštofovi. A protože se jedná o místní autorkou, je zařazena do dlouhodobého projektu Studenečtí výtvarníci se představují </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Hoňková, ilustrátorka a spisovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to akvarelový výstava, je to myšák Kryštof a jeho kamarádi. Je to z několika knih, jednak z knihy, které vyšla, Myšák Kryštof a ponorka a z knihy Myšák Kryštof a hořící klenot. A další vystavené ilustrace jsou z připravovaných knížek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrázků k příběhům o myšákovi Kryštofovi už Iva Hoňková namalovala asi stovku, výstavu koncipovala jako putovní, ale na každém místě je vlastně trochu jiná, prezentované ilustrace se na ni střídají podle toho, jak vznikají další a další. Tady ve Studénce je jich vystaveno kolem třiceti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -557,93 +660,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-15-11-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>