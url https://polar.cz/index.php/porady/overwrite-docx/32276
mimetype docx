--- v0 (2025-12-24)
+++ v1 (2026-06-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.11.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné vyroste moderní průmyslová zóna evropských parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Americká developerská společnost spolu se zástupci MS kraje představila podobu plánované průmyslové zóny v Karviné. Moderní průmyslová zóna o velikosti 330 tisíc metrů čtverečních by měla po dokončení přinést Karvinsku 4500 nových pracovních míst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,57 +298,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na realizaci jednoho projektu mohlo město či obec získat až 5 milionů korun. Tuto výši obdržela například Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM),  primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chtěl bych poděkovat Nadaci OKD, že nám přispěla 5 miliony korun na tzv. Inhalatorium, které bude součástí koníren."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projektová dokumentace na přestavbu koníren je připravena, v současné době se spouští výběrové řízení na zhotovitele stavby. Lonia za peníze OKD město spolufinancovalo úpravu veřejného prostranství na ulici Nedbalova. Samotná proměna prostranství se týkala nových chodníků, parkovacích stání, mobiliářů a zeleně.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Například Doubrava prostředky využije na modernizaci obřadní síně, v Havířově vybudují v lesoparku Stromovka dětské a workoutové hřiště a v Petrovicích u Karviné bude stát altánek se solankovým inhalatoriem.</w:t>
+        <w:t xml:space="preserve">Projektová dokumentace na přestavbu koníren je připravena, v současné době se spouští výběrové řízení na zhotovitele stavby. Lonia za peníze OKD město spolufinancovalo úpravu veřejného prostranství na ulici Nedbalova. Samotná proměna prostranství se týkala nových chodníků, parkovacích stání, mobiliářů a zeleně.  Například Doubrava prostředky využije na modernizaci obřadní síně, v Havířově vybudují v lesoparku Stromovka dětské a workoutové hřiště a v Petrovicích u Karviné bude stát altánek se solankovým inhalatoriem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezpečnostní stojany používají cyklisté špatně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -577,93 +686,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-23-11-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>