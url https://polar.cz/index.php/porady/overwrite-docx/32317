--- v0 (2026-02-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.11.2024, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zimu je Studénka technikou i lidmi připravená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nastává druhá zimní sezona, kterou bude město, co se týče údržby komunikací, řešit vlastními silami. Na rozdíl od loňského roku je na ni se vším všudy připraveno. Vzniklo oddělení technických služeb, k dispozici jsou nové stroje i dostatek pracovníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,59 +345,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Doprovodný program začíná už ve čtyři odpoledne, kdy se představí děti ze základní školy Františka kardinála Tomáška a zazpívají ty nejkrásnější české koledy. Poté budou děti bavit Klauni z Balónkova s vánočním programem. A na závěr nás čeká vystoupení kapely Moravians. Pokud vše dobře dopadne, tak v šest hodin večer rozsvítíme stromeček a poté by měla následovat dronová show, ta se ovšem uskuteční za příznivých podmínek.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dronová světelná show je pořádána k 65. výročí vzniku města, které si letos Studénka po celý rok různými akcemi připomínala. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na náměstí budou v rámci zahájení adventu také kreativní aktivity. Ve stánku rodinného centra si děti budou moci vyrobit stylovou vánoční dekoraci a využít „andělskou poštu“ k napsání přání Ježíškovi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči u dětí kladou důraz i na zdravovědu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Malí hasiči z jednotky Studénka-město se zdokonalovali v disciplínách, které jsou předmětem požárních soutěží. Kromě hasičských dovedností kladli důraz na základy první pomoci.</w:t>
@@ -291,53 +397,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrovolní hasiči ze Studénky - města připravili ve spolupráci s bíloveckým sborem  zábavně-naučné dopoledne pro mladé hasiče. Konalo se v tělocvičně základní školy Františka kardinála Tomáška. Děti se hravou formou připravovaly na úkoly hasičských soutěží.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Pitucha, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Studénka - město: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jde o to si společně s malými hasiči z Bílovce vyzkoušet disciplíny, ať už z požární hry Plamen, zopakovat si zdravovědu, základy první pomoci, vázání uzlů a další podobné věci.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jde o to si společně s malými hasiči z Bílovce vyzkoušet disciplíny, ať už z požární hry Plamen, zopakovat si zdravovědu, základy první pomoci, vázání uzlů a další podobné věci.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pitucha,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SDH Studénka - město: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zakloníme hlavu, zkusíme zjistit přiložením ucha k puse, jestli dýchá. Když nedýchá, začneme resuscitovat. Ruce položíme do středu hrudníku a jedeme v rytmu 30:2, to znamená 30 stlačení a potom dvakrát vdechneme do pusy. Pokračujte, dokud nepřijede záchranka.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -594,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-29-11-2024-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>