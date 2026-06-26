--- v0 (2026-02-23)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12.2024, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná zahájila adventní čas rozsvícením vánočního stromu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První adventní neděle patřila v Karviné slavnostnímu rozsvícení vánočního stromu na Masarykově náměstí. Doprovodný program, sváteční dobroty a přítomnost andělů vykouzlily tu pravou vánoční atmosféru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -54,56 +169,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dospělí i děti si na vánočním jarmarku na náměstí vychutnávali lahodné pochoutky z pestré nabídky stánků. Ve vůni svařeného vína, medoviny nebo punče, ale i tradičních českých specialit se mísila pravá vánoční atmosféra. Tu podtrhlo i krásné nasvícení historických prvků náměstí, kašny, zámku a radnice. Velkou pozornost přitahovaly i nové vánoční dekorace, u kterých se lidé s úsměvem na tváři fotili. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf(SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “ Já bych chtěl poděkovat Odboru komunálních služeb, který se každým rokem snaží vymyslet nějakou novinku, nějaké doplnění, ta výzdoba je opravdu krásná. Co můžu prozradit, příští rok připravujeme nový výánoční strom, bude to zase oživení krásných vánočních svátků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V doprovodném programu nechyběli ani oblíbení andělé na chůdách a jejich Trampoty s Ježíškem a se zájmem lidé sledovali i odvážné akrobatické vystoupení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pár minut před 17. hodinou pozdravil všechny přítomné na pódiu primátor města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stromeček se pak rozsvítil po zacinkání zvonečků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti:</w:t>
       </w:r>
       <w:r>
@@ -161,54 +274,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jak dříve narození jak prožívali vánoce v dětství? A jsou vánoce v dnešní době jiné než kdysi? Zeptali jsme se..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé města</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je velký. My jsme bydleli v Čechách a  jezdili jsme sem na Vánoce, nás bylo u stolu 11-12 a měli jsme blíž k sobě. A ty tradice, byl kapr, polévka a nikdo nic nevymýšlel, tak, jak se to řeklo, tak to bylo.” "Jsou ty vánoce jiné než jste byla malá? Jsou pestřejší, asi tak no." "Nebyly hmotné statky, ale z druhé strany bylo hodně sněhu, nám stačilo hrozně málo, jsem z Louk, to je pod šachtou, měli jsme rybníky, kopce, jako děcka jsme si užili Vánoc, té zimy jako takové, jak to Lada maloval, něco to mělo do sebe. Dneska to je hmotné, děcka, ten potřebuje počítač, ten potřebuje telefon,, je to jinak, než to bylo u nás, že.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">U rozsvíceného stromu Karviňáků také zazněla nejrůznější přání..</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> U rozsvíceného stromu Karviňáků také zazněla nejrůznější přání..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf(SOCDEM), primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Z hlediska pracovního bych si přál, aby samospráva měla větší pravomoce, abychom měli více nástrojů, které můžeme využít v rámci rozvoje města, ale já si myslím, že před Vánocemi to není o práci, to je opravdu o tom, jak se budeme vzájemně chovat, jaký budeme mít k sobě respekt a jak si ten život budeme užívat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé města:</w:t>
       </w:r>
@@ -335,54 +447,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6. prosince bude atmosféru vánočního jarmarku dotvářet historická tržnice. Na pódiu se vystřídá mnoho hostů, zpěváků, zpěvaček a kapel, například Voxel, Heidi Janků, Blue Cimbal a Bára Basiková, Support Lesbiens, Turbo, Slza a další. Děti se mohou těšit na klauna Hopsalína, maskoty a další doprovodný program. Připraveno k návštěvě bude i kino Centrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Gajdica, vedoucí karvinských kin: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"I v prosinci se mají diváci na co těšit, 7. prosince tady budeme mít další z řady předpremiér s tvůrci, bude to česká komedie Léto s Evženem, a uvidíme tady z hereckého obsazení třeba pana Plesla nebo režiséra Šmídmajera, kteří přijedou film představit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Promítat se bude v prosinci i několik dětských premiér.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Promítat se bude v prosinci i několik dětských premiér.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Gajdica, vedoucí karvinských kin: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na druhý svátek vánoční náš klasický vánoční program, balet Louskáček z Královského baletu z Londýna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místní kulturní scéna nabízí už nyní koncerty, divadelní představení a speciální akce na příští rok, které jsou vhodné jako vánoční dárky pro blízké nebo přátele. Stačí si vybrat z bohatého programu. Ten s pečlivostí po celý rok připravovali pracovníci městského domu kultury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -493,93 +604,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-03-12-2024-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>