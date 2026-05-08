--- v0 (2026-02-23)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Heřmanicích se zpívaly koledy a rozsvěcoval strom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První adventní neděli se ve Slezské Ostravě poprvé rozzářil vánoční stromeček. Slavnostní událost přilákala na heřmanickou náves desítky návštěvníků, kteří si mohli užít kromě samotného rozsvícení stromu taky několik hudebních vystoupení nebo dokonce ohňovou show.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -528,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-03-12-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>