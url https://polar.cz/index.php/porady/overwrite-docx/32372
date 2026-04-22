--- v0 (2026-02-21)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.12.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozsvícení vánočního stromu umocnila dronová show</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K nejoblíbenějším tradicím zahájení adventu patří ve Studénce rozsvícení vánočního stromu. Místní si tento slavnostní okamžik užili v neděli 1. prosince. Ještě jako oslava výročí vzniku města jej provázela i dronová show.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,61 +171,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Program začal ve čtyři hodiny odpoledne, představili se nám tady žáci ze Základní školy Františka kardinála Tomáška, poté byl program s Klaun z Balónkova a od pěti hodin nám hraje kapela Moravians.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náměstí, kromě stovek lidí, zaplnily stánky se svařákem a s dalšími dobrotami. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obsazené dětmi byly tvořivé dílny, vyrobit si tu mohly malou ozdobu nebo vánoční přání. Kdo chtěl, mohl napsat dopis Ježíškovi a vhodit jej do andělské pošty.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obsazené dětmi byly tvořivé dílny, vyrobit si tu mohly malou ozdobu nebo vánoční přání. Kdo chtěl, mohl napsat dopis Ježíškovi a vhodit jej do andělské pošty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V šest hodin večer se vánoční strom rozsvítil.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všem občanům přeji klidné, pohodové Vánoce, aby si to užili v kruhu rodinném s těmi, které mají rádi, protože to je to nejkrásnější, co člověk dostal. Takže já věřím, že každý si to užijte v tom nejlepším, zároveň, pokud možno, přeji lidem co nejméně toho nákupního shonu a opravu klid, pohodu a radost.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sváteční první adventní večer měl ale tentokrát ve Studénce dva vrcholy, po rozsvícení vánočního stromu následovala dronová show. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -181,53 +294,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 150 pařezů po kalamitách odstraní nová fréza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oddělení technických služeb, které letos rozhodnutím zastupitelstva město zřídilo, získává stále reálnější obrysy. A to i díky postupným investicím do vybavení. Teď na podzim je to třeba nová fréza na pařezy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prioritou nákupu vybavení pro nově zřízené oddělení technických služeb byla původně technika pro zimní údržbu. Postupně už nyní radnice ale dovybavuje vozy tak, aby sloužily celý rok. Proto nyní pořídila i tohoto nového pomocníka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prioritou nákupu vybavení pro nově zřízené oddělení technických služeb byla původně technika pro zimní údržbu. Postupně už nyní radnice ale dovybavuje vozy tak, aby sloužily celý rok. Proto nyní pořídila i tohoto nového pomocníka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak vidíte tady za mnou, je tu traktor, pro který jsme pořídli frézu pro frézování pařezů. Tím, že nám Studénkou prošly dvě kalamity, které nám vyvracely nebo polámaly stromy, tak máme spoustu pařezů, které je potřeba zlikvidovat.”  Porot jsme pořídili tuto frézu, která nám ty pařezy likvidace a tím pádem zlepšujeme i stav veřejné zeleně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po větrné smršti z června a poté po dalších silných větrech během zářijových vydatných srážkách evidují ve městě asi 150 pařezů. Další desítky přetrvávají ještě z kácení z minulých let.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -337,53 +449,52 @@
         <w:t xml:space="preserve">Leoš Sekanina, ZŠ Bruntál, Okružní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naše škola je zapojena v projektu asi čtvrtým rokem. Jsme rádi, že můžeme občas vyjet za svými kolegy a podívat se do otevřených hodin, a také my samozřejmě otevíráme své hodiny. Při těchto příležitostech máme možnost se podívat, jak to dělají “u sousedů”, což bývá vždy inspirativní, samozřejmě okoukneme i celou školu, od výzdoby a ž po organizaci, a tak dále.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolina Bednářová, Základní škola Žižkova, Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Do tohoto projektu jsem zapojeni letos nově, takže je to moje první Otevřená škola, moc se mi to líbí a pokud budu mít možnost navštívit další, určitě toho využiju. Přináší to i nové nápady, inspirace, ať od kolegů nebo materiálově, co využívají ostatní kolegové, takže určitě kvituji velmi pozitivně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt je tedy zaměřen na profesní růst a kolegiální spolupráci učitelů, kteří se tak neustále vzdělávají a sdílejí příklady dobré praxe.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt je tedy zaměřen na profesní růst a kolegiální spolupráci učitelů, kteří se tak neustále vzdělávají a sdílejí příklady dobré praxe. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller, ředitel ZŠ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Františka kardinála Tomáška: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ve čtení v oborech máme výuku výchovy k občanství, kde žáci pracují s texty, různými způsoby, formami a metodami a podstatou je to, aby se naučili sdílet, vytahovat důležité informace a s těmi informacemi pracovat. My se v podstatě učíme pořád. Učíme si i tím, že to ukazujeme, učíme si i nad tou výstavbou té lekce, učíme se přemýšlet a inspirovat se navzájem příklady dobré praxe.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -486,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-06-12-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>