--- v0 (2026-01-28)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.12.2024, 16:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbírka Vánoční strom ve F-M podpoří canisterapii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adventní program ve Frýdku-Místku odstartoval další ročník veřejné sbírky Vánoční strom. Letos její výtěžek podpoří canisterapii, kterou zajišťuje organizace Podané ruce. Dar mohou lidé vhodit přímo do kasičky nebo poslat převodem na transparentní účet. Sbírka potrvá do konce roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -479,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-09-12-2024-16-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>